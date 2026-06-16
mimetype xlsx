--- v0 (2026-03-23)
+++ v1 (2026-06-16)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3463" uniqueCount="1519">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3463" uniqueCount="1521">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -2564,50 +2564,53 @@
     <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4425/mocao_de_repudio_n_21_-_2025_-_alexandre_de_morais.pdf</t>
   </si>
   <si>
     <t>Moção nº 21/2025, apresenta Nota de Repúdio ao Ministro do Supremo Tribunal Federal, Alexandre de Moraes, em razão de supostas violações aos princípios fundamentais do Estado Democrático de Direito em suas decisões, incluindo temas relacionados à prisão domiciliar, à liberdade de expressão, ao devido processo legal e à separação dos Poderes.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4428/mocao__de_congratulacao_22-2025_-.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação nº 22/2025, que congratula a senhora Dalila Bullerjahn.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4429/mocao__de_congratulacao_23-2025_-.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação nº 23/2025, que congratula o senhor Jose Ivanilton Do Nascimento.</t>
   </si>
   <si>
     <t>4452</t>
+  </si>
+  <si>
+    <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4452/arno.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação nº 24/2025, que congratula o senhor Arno Kerckhoff.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4480/mocao__de_congratulacao_25-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação nº 25/2025, que congratula os alunos, professoras e coordenadora da rede municipal de ensino de Santa Maria de Jetibá, pelos relevantes resultados obtidos no Prêmio MPT na Escola 2025, promovido pelo Ministério Público do Trabalho.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4507/mocao__de_congratulacao_26-2025_-.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação nº 26/2025, que congratula o Projeto Art Combat, em reconhecimento aos relevantes serviços prestados a comunidade.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
@@ -3561,51 +3564,51 @@
     <t>PROJETO DE LEI Nº 018/2025, QUE AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2025, NO VALOR DE R$7.037.154,49 (SETE MILHÕES, TRINTA E SETE MIL, CENTO E CINQUENTA E QUATRO REAIS E QUARENTA E NOVE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3527/projlei019-25-autoriza_ao_chefe_do_poder_executiv_acelebrarconveniodecooperacaofinanceiracomaassociacaoevangelicabeneficenteespiritosantense.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 019/2025 QUE AUTORIZA AO CHEFE DO PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO FINANCEIRA - AEBES</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3534/proj_lei_020-25_-_mensagem_020-25_-altera_o_artigo_1o_da_lei_municipal_no_2632_de_30_de_novembro_de_2022_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 020/2025 QUE ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 2632 DE 30 DE NOVEMBRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 (Fica o Chefe do Poder Executivo Municipal autorizado a ceder uma área de 1.148,75m², do imóvel localizado à Rua Projetada, São Sebastião de Belém à Cooperativa dos Agricultores Familiares da Região Serrana do Espírito Santo).</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3535/proj_lei_021-25_-_mensagem_021-25_-cria_a_comissao_de_avaliacao_de_estagio_probatorio_caep_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3535/proj_de_lei_no_020-26_-_mensagem_no_021-_altera_o_art_2o_da_lei_municipal_no_2110_de_17_de_julho_de_2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 021/2025, QUE CRIA A COMISSÃO DE AVALIAÇÃO DE ESTÁGIO PROBATÓRIO (CAEP) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3545/proj_lei_022-25_-_mensagem_022-25_-concede_revisao_geral_da_remuneracao_dos_servidores_publicos_e_dos_subsidios_dos_agentes_politicos_municipais_de_santa_maria_de_jetiba.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA PROJETO DE LEI Nº 022/2025, QUE CONCEDE REVISÃO GERAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS E DOS SUBSÍDIOS DOS AGENTES POLÍTICOS MUNICIPAIS DE SANTA MARIA DE JETIBÁ</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3551/projeto_de_lei_23_dispoe_sobre_a_utilizacao_dos_ginasios_e_quadras_esportivas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 23/2025, QUE DISPÕE SOBRE A UTILIZAÇÃO DOS GINÁSIOS E QUADRAS ESPORTIVAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3576</t>
   </si>
@@ -3967,51 +3970,52 @@
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4536/proj_lei_076-25_-_mensagem_076-25_-autoriza_o_subsidio_no_preco_da_tarifa_de_transporte_coletivo..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 076/2025 QUE AUTORIZA O SUBSÍDIO NO PREÇO DA TARIFA DE TRANSPORTE COLETIVO URBANO NO MUNICÍPIO DE SANTA MARIA DE JETIBÁ/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4539/projeto_de_lei_no_078-25-mensagem_no_078-25-dispoe_sobre_a_alteracao_da_lei_municipal_no_2912-2025_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA PROJETO DE LEI Nº 078/2025, QUE DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 2912/2025, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4540/projeto_de_lei_no_079-25-mensagem_079-25-dispoe_sobre_a_alteracao_da_lei_municipal_no_29692025_e_da_outras_providencias.pdf</t>
   </si>
   <si>
-    <t>ENCAMINHA PROJETO DE LEI Nº 079/2025, QUE DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 2969/2025, DÁ OUTRAS PROVIDÊNCIAS</t>
+    <t>ENCAMINHA PROJETO DE LEI Nº 079/2025, QUE DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 2969/2025, DÁ OUTRAS PROVIDÊNCIAS._x000D_
+___________________________________________________________________________________________________________________________________________________________________LEI Nº 2.969/2025 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SANTA MARIA DE JETIBÁ PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4543/proj_de_lei_no_082-25-_mensagem_no082-25-_altera_o_artigo_4o_da_lei_municipal_no_2714-2023_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 82/2025, QUE ALTERA O ARTIGO 4º DA LEI Nº 2714/2023, QUE CONSOLIDA O CONSELHO MUNICIPAL DE SAÚDE DE SANTA MARIA DE JETIBÁ (CMS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4545/proj_de_lei_no_083-25-_mensagem_no083-25-_autoriza_a_retirada_do_municipio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 083/2025, AUTORIZA A RETIRADA DO MUNICÍPIO DE SANTA MARIA DE JETIBÁ NO CONSÓRCIO INTERMUNICIPAL COINTER, E DÁ OUTRASPROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4547/proj_de_lei_no_084-25-mensagem_no_084-25-_cessao_de_uso_de_espaco_publico_a_camara_para_instalacao_de_equipamentos_da_tv_camara_1.pdf</t>
   </si>
@@ -4464,50 +4468,53 @@
     <t>Projeto de Lei nº 48/2025, dispõe sobre a criação do Programa Creche Garantida no Município de Santa Maria de Jetibá/ES e dá outras providências.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4456/projeto_de_lei_n._51-2025_-_abono.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 51/2025, Que concede bonificação extraordinária aos servidores públicos ativos, efetivos e comissionados do poder legislativo municipal.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>Projeto de Lei nº 52/2025, dispõe sobre a instalação gratuita de equipamentos eliminadores de ar nas tubulações de abastecimento de água, sempre que solicitado pelo consumidor.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>Projeto de Lei nº 53/2025, institui no âmbito da Câmara Municipal de Santa Maria de Jetibá, o “Prêmio Helmar Potratz”, destinado a homenagear servidores públicos municipais aposentados, e dá outras providências.</t>
   </si>
   <si>
     <t>4486</t>
+  </si>
+  <si>
+    <t>Luciano Alves Da Silva, Carlos Espindula</t>
   </si>
   <si>
     <t>Projeto de Lei nº 54/2025, institui o Prêmio Mérito em Música Instrumental – Coro de Metais “Trombonista Henrique Ervin Miertschink”, destinado a homenagear músicos dos coros de metais, ativos e inativos, das diversas comunidades luteranas (IECLB) do município de Santa Maria de Jetibá – ES.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4525/projeto_de_lei_-_cessao_de_sala_para_defensoria_publica.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 55/2025, que autoriza cessão de uso de sala para a Defensoria Publica do Estado do Espirito Santo.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4551/pl_056_2024_-_gratificacao_agente_de_contratacao.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO MENSAL PARA AGENTE DE CONTRATAÇÃO, COMISSÃO DE CONTRATAÇÃO, PREGOEIRO E EQUIPE DE APOIO DO PODER LEGISLATIVO DE SANTA MARIA DE JETIBÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
@@ -4956,51 +4963,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3426/indicacao_n_01-2025_-__pavimentacao.doc.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3427/indicacao_n_02-2025_-__pavimentacao.doc.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3431/indicacao_n_03-2025_-__pavimentacao_-_adair.doc.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3432/indicacao_n_04-2025_-__calcamento_-_adair.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3433/indicacao_n_05-2025_-__calcamento_-_adair.doc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3434/indicacao_n_06-2025_-__calcamento_-_adair.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3435/indicacao_n_07-2025_-__calcamento_rural_-_adair.doc.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3436/indicacao_n_08-2025_-__calcamento_-_adair.doc.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3437/indicacao_n_09-2025_-__calcamento_-_adair.doc.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3444/indicacao_n_10-2025_-__reforma_de_calcamentos_-_mazinho.doc.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3445/indicacao_11-2025_-__corrimao-nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3446/indicacao_12-2025_-__calcadas-nelson_miertcchink.doc.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3448/indicacao_n_13-2025_-__paviemtacao-_clovis_lucht-.doc.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3449/indicacao_n_14-2025_-_pavimentacao_-clovis_lucht-.doc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3450/indicacao_n_15-2025_-_pavimentacao-_clovis_lucht-.doc.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3451/indicacao_n_16-2025_-pavimentacao-_clovis_lucht-.doc.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3452/indicacao_17-2025_-__area_de_lazer-nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3453/indicacao_18-2025_-_limpeza_de_jardim-_nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3455/indicacao_19-2025_-_captacao_de_energia_-nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3457/indicacao_20-2025_-__transporte_escolar-_nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3461/indicacao_21-2025_-_extensao_de_rede_agua_e_esgoto_nelson_e_elmar.doc.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3463/indicacao_23-2025_-_treino_funcional_carlos_alberto.doc.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3465/indicacao_24-2025_calcamento_cemiterio-_siguimar.doc.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3466/indicacao_25-2025_-_nivelameto_de_calcada-_nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3467/indicacao_26-2025_-__reparo_em_calcadas-_siguimar.doc.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3468/indicacao_n_27-2025_-_quebra-molas-eliza.doc.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3469/indicacao_28-2025_-_construcao_de_campo_siguimar_schvanz.doc.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3470/indicacao_n_29-2025_-_pavimentacao-eliza.doc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3471/indicacao_30-2025_calcadao_e_iluminacao_publica-_siguimar.doc.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3472/indicacao_n_31-2025_-_pavimentacao-eliza.doc.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3473/indicacao_n_o_32-2025-_construcao_de_creche-_ana__paula.doc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3474/indicacao_n_33-2025_-_pavimentacao-eliza.doc.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3475/indicacao_n_o_34-2025-__pagamento_em_dobro_do_ticket_-_ana__paula.doc.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3476/indicacao_n_o_35-2025-__correcao_anual_do_valor__do_ticket_-_ana__paula.doc.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3480/indicacao_36-2025_-calcamento-nelson_miertcchink.doc.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3482/indicacao_37-2025-__criacao_opm-_ana__paula.doc.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3485/indicacao__38-2025-_tele_consulta-_ana__paula_e_elimar.doc.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3486/indicacao_39-2025_-___calcada_com_corrimao-nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3487/indicacao_40-2025_-___realocacao_de_contentores-nelson.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3488/indicacao_n_41-2025_-pavimentacao-_clovis_lucht-.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3489/indicacao_n_42-2025_-pavimentacao-_clovis_lucht-.doc.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3491/indicacao_43-2025_-_construcao_de_passarela-nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3495/indicacao_44-2025-__acesso_a_quadra_vila_jetiba__-_ana__paula.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3499/indicacao_45-2025-__construcao_de_calcadao.doc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3500/indicacao_n_46-2025_-_faixa_elevada_-alvaro.doc.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_47-2025__iluminacao_publica-_nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3502/indicacao_48-2025__construcao_de_rotatoria-_nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3503/indicacao_49-2025-__contratacao_de_vigilantes__-_ana__paula.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3506/indicacao_50-2025-__saneamento_e_iluminacao_publica___-_ana__paula.doc.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3507/indicacao_51-2025_calcamento_de_rua-_siguimar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3509/indicacao_52-2025_drenagem-_siguimar.doc.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3515/indicacao__53-2025-_ampliacao_de_atendimento_medico-__elimar_vesper.doc.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3516/indicacao_n_54-2025_-_pavimentacao-eliza.doc.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3517/indicacao_n_55-_iluminacao.doc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3521/indicacao_56-2025_calcadao-rede_de_esgoto_e_iluminacao_publica-_elmar.doc.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3523/indicacao_n_57-2025_-__pavimentacao-_clovis_lucht-.doc.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3524/indicacao_n_58-2025_-__pavimentacao-_adair_e_eliza.doc.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3525/indicacao_n_59-2025_-_pavimentacao_-clovis_lucht.doc.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3526/indicacao_n_60-2025_-_pavimentacao_-clovis_lucht.doc.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3529/indicacao__61-2025-_sinalizacao__em_tumulos_personagens_historicos_-__ilimar.doc.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3530/indicacao__62-2025-_placas_de_sinalizacao-_elimar.doc.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3531/indicacao_n_63-2025_-__quebra_molas_-alvaro.doc.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3540/indicacao_64-2025_pavimentacao-rede_de_esgoto_e_iluminacao_publica-_elmar.doc.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3542/indicacao_65-2025_pavimentacao-drenagem_e_iluminacao_publica-_elmar.doc.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3546/indicacao_n_66-2025_-__espelho_convexo_-alvaro.doc.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3547/indicacao_67-2025_-calcamento-_ana.doc.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3550/indicacao_no_68-2025_calcamento..doc.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3552/indicacao_no_69_-2025_nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3554/indicacao_no_70_-2025_nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3560/indicacao_no_71-_iluminacao_publica.doc.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3580/indicacao_no_72-_sensores_de_glicose_freestyle_-_luciano.doc.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3582/indicacao_no_73-_redutor_de_velocidade.doc.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3584/indicacao_no_74-_redutor_de_velocidade.doc.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3586/indicacao_no_75-2025_recapeamento_calcamento..doc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3587/indicacao_no_76-2025_reforma_de_ponte.doc.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3589/indicacao_no_77-2025_calcamento..doc.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3594/indicacao_78-2025_-__construcao_de_creche_-_recreio.doc.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3596/indicacao_no_79-2025_-_mazinho_-_construcao_de_praca.doc.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_no_80-2025__calcamento..doc.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3771/indicacao_no_81-2025_carlos_e_adair.doc.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_no_82__ilimar_vesper.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3866/indicacao_no_83-2025_reforma_campo_society.doc.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3867/indicacao_no_84-2025_reforma_campo_de_areia.doc.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3868/indicacao_no_85-2025_calcamento..doc.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3869/indicacao_no_86-2025_todos_os_vereadores.doc.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3870/indicacao_87-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3872/indicacao_no__88_-2025_construcao__de_ponte_ou__galeria.doc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3873/indicacao_no_89-2025_reforma_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_no_90-_compra_de_terreno_e_construcao_de_praca._luciano.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_no_91-_compra_de_terreno_e_construcao_de_ginasio._luciano_-.doc.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao__no_92_construcao_de_rua-_ilimar.doc.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3880/indicacao_no_93-_area_coberta_no_centro_de_eventos._luciano.doc.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3881/indicacao_no_94-2025_extensao_de_pavimentacao.doc.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_no_95_-2025_extensao_de_pavimentacao_-.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3883/indicacao_no_96_-2025_extensao_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_97-2025_calcadao.doc.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_no_98_-2025_-_pavimentacao.doc.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_no_99-2025__calcamento..doc.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_no_100-2025_tratamento_odontologico__canal.doc.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4084/indicacao_no_101_-2025.doc.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4087/indicacao_no_102_-2025_-_iptu_verde.doc.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4313/indicacao_no_103_-2025_nelson.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4314/indicacao_no_104_-2025_nelson.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4330/indicacao_no_105_-2025_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4360/indicacao_106_luciano.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4361/20250926105148683.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4362/indicacao_n_o_108-2025-_reforma_de_ginasio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4365/indicacao_no_109-2025_calcamento_-_adair.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4366/indicacao_n_110-2025_-_pavimentacao-seguimar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4383/20250926104910823.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4387/indicacao_no_112_-2025_luciano.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4390/indicacao_no_113_-2025_luciano.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4399/indicacao_n_o_115-25-_reforma_de__escola.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4400/indicacao_n_116-2025_-_eliza.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4401/indicacao_no_117_-2025_-_eliza.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4402/indicacao_n_118-2025_-_eliza.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4403/indicacao_no_119_-2025_-_selene-.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4404/indicacao_120-2025_-selene-.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4405/indicacao_no_121_-2025_-_selene-.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4409/indicacao_no_122-2025_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4411/indicacao_no_123_-2025_-_selene-.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4412/indicacao_no_124_-2025_-_selene-.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4413/indicacao_no_125-2025_-_clovis_lucht.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4414/indicacao_no_126-2025_-_clovis_lucht.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4415/indicacao_no_127-2025_-_clovis_e_ilimar.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4418/indicacao_no_128-2025_-_clovis_lucht_-.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4419/indicacao_no_129-2025_-_clovis_lucht_-.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4421/indicacao_no_130_-2025-_pavimentacao-_luciano.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4426/indicacao_no_131_-2025_luciano.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4433/indicacao_no_132_-2025_-__quebra-_molas_eliza.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4434/indicacao_no_133_-2025_-_manutencao_banheiro_-_eliza_-.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4435/indicacao_no_134_-2025_-_ponto_de_taxi-_eliza.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4436/indicacao_no_135_-2025_-_reforma_de_usf-_eliza.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4437/indicacao_no_136_-2025_-_rocagem__das_margens_da_rodovia_na_barragem-_eliza.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4438/indicacao_no_137_-2025_-_deck_barragem.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4439/indicacao_no_138_-2025_limpeza_tambores_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4441/indicacao_no_139-2025_-__pavimentacao-ilimar.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4443/indicacao_no_140-2025__limpeza_de_caminhoes_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4445/indicacao_no_141_.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4446/indicacao_no_142-2025_-criacao__banda___elmar.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4447/indicacao_no_143__ilimar_vesper.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4450/indicacao_144-2025___tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4451/indicacao_145-2025_reforma_e_ampliacao__de_ponte.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4453/indicacao_146-_abono_servidores.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4459/indicacao_147-_ana.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4463/indicacao_148_eliza.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4464/indicacao_149_eliza.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4465/indicacao_150_eliza.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4466/indicacao_151_eliza.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4467/indicacao_152_eliza.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4468/indicacao_153__eliza_-.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4469/indicacao_154__eliza_-.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4470/indicacao_155__eliza_-.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4471/indicacao_156__eliza.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4472/indicacao_157___eliza.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4481/indicacao_158___eliza.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4482/indicacao_165_-_ana.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4483/indicacao_160__eliza_-.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4485/indicacao_161_luciano.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4487/indicacao_162_luciano_-.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4488/indicacao_163_-_ana.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4489/indicacao_164_-_ana_-.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4492/indicacao_166_-_ana.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4493/indicacao_167_luciano.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4495/indicacao_168__luciano_-.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4506/indicacao_169__eliza_-.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4508/indicacao_170_luciano.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4510/indicacao_171_selene.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4512/indicacao_173__luciano.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4513/indicacao_174__luciano.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4516/indicacao_175_luciano_-.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4517/indicacao_176_luciano_-.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4518/indicacao_177_luciano_-.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4523/indicacao_178_luciano_-.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4524/indicacao_179_luciano_-.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4527/indicacao_180_eliza_-.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4528/indicacao_181_luciano_-.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4530/indicacao_182__clovis_lucht.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4532/indicacao_183_luciano_-.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4537/indicacao_184-_carlos.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4544/indicacao_n_185-2025_-_eliza.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4546/indicacao_186_eliza_-.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4553/indicacao_187__luciano_-.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3481/mocao_de_congratulacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3492/mocao__de_congratulacao_02-2025.doc.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3494/mocao_de_congratulacao_03-2025.doc.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3497/mocao_congratulacao_secretarias_municipais.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3514/mocao_congratulacao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3528/mocao__de_congratulacao_06-2025.doc.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3537/mocao_de_pesar_n_07-2025-_pesar_-_ilson_rodrigues.doc.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3553/mocao_de_congratulacao_08-2025.doc.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3585/mocao__de_congratulacao_09-2025.doc.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3864/mocao__de_congratulacao_10_-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4049/mocao_de_repudio_n_11_-_2025_-_cesan.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4088/mocao_de_congratulacao_12-2025.doc.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4154/mocao__de_congratulacao_13-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4168/mocao_de_congratulacao_14-2025.doc.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4379/mocao_congratulacao_15-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4380/mocao_de_congratulacao_16-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4381/mocao_congratulacao_17-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4389/mocao_congratulacao_18-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4410/mocao_de_pesar_n_19-2025-_pesar_-_herbert.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4422/mocao__de_congratulacao_20_-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4425/mocao_de_repudio_n_21_-_2025_-_alexandre_de_morais.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4428/mocao__de_congratulacao_22-2025_-.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4429/mocao__de_congratulacao_23-2025_-.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4480/mocao__de_congratulacao_25-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4507/mocao__de_congratulacao_26-2025_-.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4515/mocao_de_pesar_n_27-2025-.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4519/mocao__de_congratulacao_28-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3483/projeto_de_decreto_01-2025_-_arno_potratz.doc.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3493/projeto_de_decreto_n_2_-_premio_helena_boldt_-_maria_alice.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3504/projeto_de_decreto_03-2025_-_izidoro_boldt.doc.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3532/projeto_de_decreto_no_04-2025_-_cidadao_santa_mariense_-_fabiano.doc.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3533/projeto_de_decreto_no_05-2025_-_honra_ao_merito_-_olivaldo_-.doc.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3538/projeto_de_decreto_no_06-2025_-_cidadao_santa_mariense_-_danilo.doc.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3543/projeto_de_decreto_no_07-2025_-_cidadao_santa_mariense_-_arildo.doc.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3544/projeto_de_decreto_no_08-2025_-_cidadao_santa_mariense_-_tarcisio.doc.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3548/projeto_de_decreto_n_9_-_premio_helena_boldt_-_ursula.doc.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3556/projeto_de_decreto_no_10-2025_-_cidadao_santa_mariense_-_zenobio.doc.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3558/projeto_de_decreto_no_11-2025_-_cidadao_santa_mariense_-_maicon.doc.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3559/projeto_de_decreto_no_12-2025_-_honra_ao_merito_-_marluce.doc.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3561/projeto_de_decreto_no_13-2025_-_cidadao_santa_mariense_-_antonio_da_silva.doc.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3562/projeto_de_decreto_no_14-2025_-_honra_ao_merito_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3563/projeto_de_decreto_no_15-2025_-_honra_ao_merito_-_welton_-.doc.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3564/projeto_de_decreto_no_16-2025_-_honra_ao_merito_-_mailson_stuhr.doc.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3565/projeto_de_decreto_no_17-2025_-_honra_ao_merito_-_lucas.doc.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3566/projeto_de_decreto_no_18-2025_-_cidadao_santa_mariense_-_miqueias_holz.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3567/projeto_de_decreto_no_19-2025_-_honra_ao_merito_-_laurita.doc.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3568/projeto_de_decreto_no_20-2025_-_honra_ao_merito-_luizemar.doc.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3569/projeto_de_decreto_no_21-2025_-_honra_ao_merito_-_iracema_-.doc.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3570/projeto_de_decreto_no_22-2025_-_honra_ao_merito_-_laura_schneider.doc.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3571/projeto_de_decreto_no_23-2025_-_honra_ao_merito_-_lydia.doc.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3572/projeto_de_decreto_no_24-2025_-_honra_ao_merito_walmir.doc.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3573/projeto_de_decreto_no_25-2025_-_cidadao_santa_mariense_-_darli_-.doc.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3574/projeto_de_decreto_no_26-2025_-_honra_ao_merito_-_andresa-.doc.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3575/projeto_de_decreto_no_27-2025_-_honra_ao_merito_-_leila.doc.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3578/projeto_de_decreto_no_28-2025_-_cidadao_santa_mariense_-_geraldo_marquardt.doc.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3579/projeto_de_decreto_no_29-2025_-_cidadao_lauro_schneider.doc.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3581/projeto_de_decreto_no_30-2025_-_honra_ao_merito_-_joel.doc.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4363/projeto_de_decreto_no_31-2025_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4364/projeto_de_decreto_no_32-2025_-_clovis.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4367/projeto_de_decreto_33-2025_-__prestacao_de_contas_prefeito_exercicio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4368/projeto_de_decreto_no_34-2025_-_elmar.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4369/projeto_de_decreto_no_35-2025_-_carlos.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4370/projeto_de_decreto_no_36-2025_-_siguimar.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4371/projeto_de_decreto_no_37-2025_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4372/projeto_de_decreto_no_38-2025_-_nelson.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4373/projeto_de_decreto_no_39-2025_-_ilimar.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4374/projeto_de_decreto_no_40-2025_-_selene.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4375/projeto_de_decreto_no_41-2025_-_eliza.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4376/projeto_de_decreto_no_42-2025_-_clovis.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4377/projeto_de_decreto_no_43-2025_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4378/projeto_de_decreto_no_44-2025_-_adair.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4500/emenda_aditiva_01-2025_-_artigo__11.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4501/emenda_aditiva_02-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4502/emenda_aditiva_03-2025_-_adita_art._55-a.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4503/emenda_aditiva_04-2025_-_adita_art._63-a.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4505/emenda_aditiva_05-2025_-_adita_art._53-a.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4509/emenda_aditiva_06-2025_.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4497/emenda_modificativa_02-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4504/emenda_modificativa_03-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4514/emenda_modificativa_04-2025.doc_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4529/emenda_modificativa_05-2025.doc_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4498/emenda_supressiva_01-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4499/emenda_supressiva_02-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3428/proj_lei_complementar_001-25_-_mensagem_001-25_-que_altera_a_lei_complementar_municipal_no_2625_de_22_de_novembro_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3429/proj_lei_complementar_006-25_-_mensagem_006-25_-altera_a_redacao_da_lei_complementar_2.592_de_12_de_setembro_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3430/proj_lei_complementar_007-25_-_mensagem_007-25_-altera_a_lei_complementar_municipal_no_2811_de_03_de_abril_de_2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3597/proj_lei_complementar_029-25_-_mensagem_029-25_-altera_a_lei_complementar_municipal_no_2511_de_27_de_dezembro_de_2021_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3601/proj_lei_complementar_no_031-25_-_mensagem_031-25_-altera_a_lei_complementar_no_2625_de_23_de_junho_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3957/xproj_lei_complementar_036-25_-_mensagem_036-25_-altera_o_1o_do_art._135o_do_estatuto_dos_servidores_publicos_do_municipio_de_santa_maria_de_jetiba_-_lei_municipal_2.802_de_0.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4083/proj_lei_complementar_040-25_-_mensagem_040-25_-altera_a_lei_complementar_municipal_no_2625_de_22_de_novembro_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4391/proj_lei_048-25_-_mensagem_048-25_-revoga_a_lei_2803-2024_e_reorganiza_a_estrutura_da_guarda_municipal_-_ajustado_em_01-09-25.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4392/proj_lei_049-25_-_mensagem_049-25_-_regulamenta_o_estatuto_da_guarda_municipal_e_da_outras_providencias_-_revisado_em_1o_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4408/proj_lei_053-25_-_mensagem_053-25_-autoriza_o_presidente_executivo_ips-smj_a_regulamentar_a_materia..pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4431/proj_lei_056-25_-_mensagem_056-25_-revoga_o_artigo_268_da_lei_complementar_municipal_no_1.8762016..pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4448/proj_lei_complementar_058-25_-_mensagem_058-25_-_dispoe_sobre_a_reorganizacao_da_estrutura_organizacional_e_competencias_da_controladoria_geral_interna.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4462/proj_lei_063-25_-_mensagem_063-25_-regulamenta_o_codigo_de_conduta_da_guarda_municipal_de_santa_maria_de_jetiba_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4491/proj_de_lei_complementar_67-2025_altera_a_lei_complementar_municipal_no_2625_de_22-11-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4533/proj_lei_complementar_074-25_-institui_o_perfil_profissiografico_do_cargo_de_guarda_municipal_de_santa_maria_de_jetibaes.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4534/proj_lei_complementar_075-25_-_mensagem_075-25_-dispoe_sobre_a_fase_de_implantacao_e_o_regime_transitorio_de_funcionamento_da_guarda_municipal_de_santa_maria_de_jetiba_es.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4538/proj_de_lei_complementar_no_077-25-_mensagem_no_077-25-institui_o_codigo_de_obras_e_edicoes_do_municipio_de_santa_maria_de_jetiba_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4541/proj_de_lei_complementar_no_080-25-_mensagem_no_080-25-_que_altera_a_lei_complementar_municipal_no_1876-2016_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4542/proj_de_lei_no_081-25-mensagem_no_081-_altera_as_disposicoes_da_lei_municipal_no_1944-2017_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4561/proj_de_lei_complementar_no_090-25-_mensagem_no_090-25-_altera_a_lei_complementar_no_2625-22.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3511/projeto_de_lei_complementar_12-_2025_-_consolida_a_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4055/projeto_de_lei_complementar_27-_2025_-_nova_lei.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4454/projeto_de_lei_complementar_49-_2025_-altera_estrutura_dos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4455/projeto_de_lei_complementar_50-_2025_-altera_estrutura_dos_efetivos.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3422/proj_lei_002-25_-_mensagem_002-25_-altera_o_artigo_2o_e__1o_do_artigo_5o_da_lei_no_2532_de_12_de_janeiro_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3423/projeto_lei_3-2025_concede_revisao_geral_da_remuneracao_servidores_publicos_e_dos_subsidios_dos_agentes_politicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3424/proj_lei_004-25_-_mensagem_004-25_-dispoe_sobre_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3425/proj_lei_005-25_-_mensagem_005-25_-_autoriza_ao_chefe_do_poder_executivo_a_celebrar_termo_aditivo_ao_convenio_fms_no_0022024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3456/proj_lei_008-25_-_mensagem_008-25_-dispoe_sobre_a_criacao_e_funcionamento_da_comissao_tecnica_municipal_de_estudos_para_revisao_do_plano_diretor_municipal.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3458/proj_lei_009-25_altera_o_art._2o_da_lei_no_2.251-17_-_criacao_de_comissao_de_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3459/proj_lei_010-25_estabelece_diretrizes_para_a_oferta_de_educacao_em_tempo_integral_nas_escolas_publicas_municipais.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3460/proj_lei_011-25_-_mensagem_011-25_-dispoe_sobre_a_concessao_de_estagino_de_estudantes_no_ambito_do_poder_executivo_municipal_certo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3477/proj_lei_012-25_-_mensagem_012-25_-cria_a_comissao_de_avaliacao_de_estagio_probatorio_caep_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3478/proj_lei_013-25_-_mensagem_013-25_-autoriza_o_poder_executivo_municipal_a_realizar_cessao_de_pessoal_e_estagiarios_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3479/proj_lei_no_014-25_-_altera_a_redacao_da_lei_complementar_2.425_de_15_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3496/proj_lei_015-25_-_mensagem_015-25_-altera_a_lei_municipal_no_2.805_de_03_de_abril_de_2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3498/proj_lei_016-25_-_mensagem_016-25_-autoriza_ao_chefe_do_poder_executivo_a_celebrar_convenio_com_a_associacao_evangelica_beneficente_espirito-santense_aebes.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3513/proj_lei_017-25_autoriza_ao_chefe_do_poder_executivo_a_celebrar_convenio_de_cooperacao_financeira_com_a_associacao_evangelica_beneficente_espirito-santense.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3512/proj_lei_18-25_abertura_de_credito_adicional_suplementar_no_orcamento_de_2025_-_7.037.15449.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3527/projlei019-25-autoriza_ao_chefe_do_poder_executiv_acelebrarconveniodecooperacaofinanceiracomaassociacaoevangelicabeneficenteespiritosantense.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3534/proj_lei_020-25_-_mensagem_020-25_-altera_o_artigo_1o_da_lei_municipal_no_2632_de_30_de_novembro_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3535/proj_lei_021-25_-_mensagem_021-25_-cria_a_comissao_de_avaliacao_de_estagio_probatorio_caep_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3545/proj_lei_022-25_-_mensagem_022-25_-concede_revisao_geral_da_remuneracao_dos_servidores_publicos_e_dos_subsidios_dos_agentes_politicos_municipais_de_santa_maria_de_jetiba.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3551/projeto_de_lei_23_dispoe_sobre_a_utilizacao_dos_ginasios_e_quadras_esportivas.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3576/proj_lei_024-25_-_mensagem_024-25_-altera_os_art._2o_e_3o_da_lei_municipal_2624_de_22_de_novembro_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3577/projeto_de_lei_no_025-25-_ldo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3588/proj_lei_026-25_-_mensagem_026-25_-dispoe_sobre_a_autorizacao_de_uso_do_espaco_cultural_turismo_esportes_e_eventos_sophia_arnholz_berger_e_da_outras_providencias_-_revisado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3592/projeto_de_lei_no_027-25-_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3598/projeto_de_lei_no_028-25-.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3599/proj_lei_030-25_-_mensagem_030-25_-que_altera_as_disposicoes_da_lei_no._2887_de_14_de_marco_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3837/proj_lei_032-25_-_mensagem_032-25_-encaminha_projeto_de_lei_no_0322025_que_altera_o_art._1o_da_lei_no_2877-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3871/proj_lei_033-25_-_mensagem_033-25_-repasse_de_recursos_financeiros_ao_estado_do_espirito_santo_para_custeio_da_indenizacao_suplementar_de_escala_operacional_iseo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3874/1proj_lei_034-25_-_mensagem_034-25_-dispoe_sobre_a_permissao_para_uso_do_espacos_e_equipamentos_publicos_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3875/1proj_lei_035-25_-_mensagem_035-25_-_dispoe_sobre_a_permissao..pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3958/proj_lei_037-25_-_mensagem_037-25_-altera_o_inciso_i_do_art._1o_e_altera_o_art_2o_da_lei_municipal_1.997_de_12_de_julho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3959/proj_lei_038-25_-_mensagem_038-25_-dispoe_sobre_a_autorizacao_de_uso_do_espaco_cultural_turismo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3960/proj_lei_039-25_-_mensagem_039-25_-altera_disposicoes_da_lei_municipal_no_2.494-2021_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4085/proj_lei_041-25_-_mensagem_041-25_-prorroga_ate_31_de_dezembro_de_2026_a_vigencia_do_plano_municipal..pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4165/proj_lei_042-25_-_mensagem_042-25_-institui_o_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia..pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4166/proj_lei_043-25_-_mensagem_043-25_-autoriza_o_municipio_de_santa_maria_de_jetiba_a_celebrar_convenio_junto_a_instituicoes_de_ensino_superior.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4167/proj_lei_044-25_-_mensagem_044-25_-autorizacao_de_celebracao_de_parceria_entre_o_municipio_de_santa_maria_de_jetiba..pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4215/proj_lei_045-25_-_mensagem_045-25-institui_o_premio_boas_praticas_na_rede_municipal_de_educacao_de_santa_maria_de_jetiba_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4385/proj_lei_046-25_-_mensagem_046-25_-dispoe_sobre_a_criacao_e_regulamentacao_da_comissao_interna_de_fiscalizacao_integrada_coifin_no_municipio_de_santa_maria_de_jetiba.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4388/proj_lei_047-25_-_mensagem_047-25_-autoriza_a_aquisicao_de_area_de_terra_a_ser_destinada_a_construcao..pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4393/proj_lei_050-25_-_mensagem_050-25_-altera_o_artigo_1o_da_lei_municipal_no_2467-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4394/proj_lei_052-25_-_mensagem_052-25_-autoriza_a_doacao_a_associacao_beneficente..pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4416/proj_lei_054-25_-_mensagem_054-25_-autoriza_a_aquisicao_onerosa_de_02_duas_areas_de_terra_a_serem_destinadas_a_construcao_de_uma_nova_escola_na_localidade_de_caramuru_neste_1.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4417/projeto_de_lei_no_055-25-_mensagem_055-25_e_anexos-_dispoe_sobre_o_plano_plurianual_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4444/proj_lei_057-25_-_mensagem_057-25_-autoriza_a_cessao_de_uso_gratuito_de_imovel_a_secretaria_da_educacao_do_estado_do_espirito_santo-_sedu.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4457/projeto_de_lei_no_059-202-_mensagem_no_059-2025-_estima_a_receita_e_fixa_a_despesa_referente_ao_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4458/proj_de_lei_no_060-25-_mensagem_no_060-25-dispoe_sobre_a_alteracao_do_art._3o_da_lei_municipal_no_16132013_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4460/proj_lei_061-25_-_mensagem_061-25_-autoriza_ao_chefe_do_poder_executivo_a_celebrar_convenio_de_cooperacao_financeira..pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4461/proj_lei_062-25_-_mensagem_062-25_-autoriza_ao_chefe_do_poder_executivo_a_celebrar_convenio_de_cooperacao_financeira..pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4475/proj_lei_064-25_-_mensagem_064-25_-dispoe_sobre_a_inclusao_da_lei_municipal_no_2857_de_07_de_novembro_de_2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4476/proj_lei_065-25_-65-25_-dispoe_sobre_a_politica_de_seguranca_alimentar_e_nutricionalpolisanesobreosistemadesegurancaalimentarenutricional.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4479/proj_de_lei_no_066-25-_mensagem_no_066-25-autoriza_a_aquisicao_onerosa_de_area_de_terra_destinada_a_instalacao_de_equipamentos_publicos_municipais_-_revisado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4494/proj_de_lei_no_068-25-_mensagem_no_068-25-altera_a_lei_municipal_no_2.468_de_05_de_agosto_de_2021_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4520/proj_de_lei_no_069-25-_mensagem_no_069-25-autoriza_a_criacao_de_cnpj_-_cadastro_nacional_de_pessoa_juridica_para_a_secretaria_municipal_de_educacao_de_santa_maria_de_jetiba.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4521/proj_lei_070-25_-_mensagem_070-25_-dispoe_sobre_a_politica_de_seguranca_alimentar_e_nutricional_-_polisan_e_sobre_o_sistema_de_seguranca_alimentar_e_nutricional_-_sisan.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4522/proj_de_lei_no_071-25-_mensagem_no_071-25-_concede_revisao_geral_da_remuneracao_dos_servidores_publicos_e_dos_subsidios_dos_agentes_politicos_municipais_de_santa_maria_de_jetib.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4526/proj_de_lei_no_072-25-_mensagem_no_072-25-autoriza_a_aquisicao_onerosa_de_uma_area_de_terra_a_ser_destinada_a_construcao_de_uma_nova_escola_na_localidade_de_rio_possmoser.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4531/proj_de_lei_no_073-25-_mensagem_no_073-25-altera_o_artigo_1o_e_o_1_do_artigo_2_da_lei_municipal_no_2541_de_22_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4536/proj_lei_076-25_-_mensagem_076-25_-autoriza_o_subsidio_no_preco_da_tarifa_de_transporte_coletivo..pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4539/projeto_de_lei_no_078-25-mensagem_no_078-25-dispoe_sobre_a_alteracao_da_lei_municipal_no_2912-2025_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4540/projeto_de_lei_no_079-25-mensagem_079-25-dispoe_sobre_a_alteracao_da_lei_municipal_no_29692025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4543/proj_de_lei_no_082-25-_mensagem_no082-25-_altera_o_artigo_4o_da_lei_municipal_no_2714-2023_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4545/proj_de_lei_no_083-25-_mensagem_no083-25-_autoriza_a_retirada_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4547/proj_de_lei_no_084-25-mensagem_no_084-25-_cessao_de_uso_de_espaco_publico_a_camara_para_instalacao_de_equipamentos_da_tv_camara_1.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4548/proj_lei_085-25_-_mensagem_085-25_-autoriza_o_subsidio_no_preco_da_tarifa_de_transporte_coletivo_urbano_-_apos_modificacoes.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4549/proj_de_lei_no_086-25-mensagem_no_086-25-_altera_o_2o_do_art._2o_e_o_art._7o_da_lei_2774-23.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4559/proj_de_lei_no_087-25-_mensagem_no087-25-_autoriza_cessao_de_uso_do_quiosque_na_praca_waldemar_stange_a_oab.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4558/proj_de_lei_no_088-25-_mensagem_no088-25-_altera_o_art._3o_da_lei_no_1.342-11_que_instituiu_o_conselho_municipal_de_desenvolvimento_rural_sustentavel_cmdrs.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4560/proj_de_lei_no_089-25-_mensagem_no_089-25-_dispoe_sobre_acao_municipal_para_garantir_o_cumprimento_da_meta_7_do_plano_nacional_e_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4562/projeto_de_lei_no_91-2025_-_altera_a_lei_2887-25_correto.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4563/proj_de_lei_no_092-2025_autoriza_ceder_o_uso_de_espaco_publico_aos_bombeiros_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3438/projeto_de_lei_n_01-2025_-_denomina_a_rua_florentino_binow.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3439/projeto_de_lei_n._02-2025_-_altera__a_lei_2696-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3440/projeto_de_lei_n.__03-_2025_-_altera_lei_2747.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3441/projeto_de_lei_04-2025_-_da_nova_redacao_ao__2o_do_artigo_1_da_lei_2724-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3442/projeto_de_lei_n._05-_2025_-_utilidade_publica_-_smj_bike.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3454/projeto_de_lei_n._06_-_2025_-_dia_do_ciclista-_luciano.doc.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3464/projeto_de_lei_n._07-2025_-__extensao_de_rua_elmar.doc.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3484/projeto_de_lei-_08-2025-_luciano.docx.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3490/projeto_de_lei_n._09-2025-_paroquia_rainha_da_paz-_luciano.doc.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3519/projeto_de_lei-_13-2025-_elmar.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3520/projeto_de_lei-_14-2025-_ilimar.docx.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3522/projeto_de_lei_n._15-2025-_dia_municipal_do_ovo-_selene.doc.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3518/projeto_de_lei_n._16-2025-_sindrome_de_down-_luciano.doc.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3539/projeto_de_lei_18-2025_-_altera_o_artigo_1o_da_municipal_no_22052019.docx.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3541/projeto_de_lei-_19-2025-_elmar.docx.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3549/projeto_de_lei_20-2025_-_altera_o_artigo_1o_da_municipal_no_2223-19-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3557/projeto_de_lei_n._21-_2025_-_utilidade_publica_-_academia_de_letras.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3595/projeto_de_lei-_23-2025-_selene.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3674/projeto_de_lei_n._24_-_2025_-_dia_do_feirante.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3772/projeto_de_lei_n_25-2025_-_denomina_a_rua_norman_vesper.doc.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4086/projeto_de_lei_28-2025_-_altera_o_artigo_1o_da_lei__municipal_no_2433-2021-elmar.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4155/projeto_de_lei_n._29-2025_-_unidade_de_saude_marly_ramlow.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4164/projeto_de_lei_no_30-2025-_luciano.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4214/projeto_de_lei_no_31-2025_-_dia_do_comerciante-luciano.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4312/projeto_de_lei_n_33-2025_-_denomina_a_rua_theodomiro.doc.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4384/projeto_de_lei_n._35-2025_-_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4386/projeto_de_lei_n._36_-_2025_-_dia_do_advogado.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4398/projeto_de_lei_39-2025_-_da_nova_redacao_ao__artigo_1_da_lei_1284.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4407/projeto_de_lei-_41-2025-_denomina_estrada.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4420/projeto_de_lei_42_-_cria_a_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4427/projeto_de_lei-_45-2025-_elmar.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4432/projeto_de_lei_n._46-2025_-_divulgacao_mensal_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4440/projeto_de_lei_n._47-2025_-_semana_de_promocao_da_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4456/projeto_de_lei_n._51-2025_-_abono.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4525/projeto_de_lei_-_cessao_de_sala_para_defensoria_publica.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4551/pl_056_2024_-_gratificacao_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4554/projeto_de_lei_n._57-_2025_-_dia_corpus_chisti-_luciano.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4555/projeto_de_lei-_58-2025-_luciano.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3443/projeto_de_resolucao_n._01-2025_-_da_nova_redacao_ao_2o_do_art.2o_da_resolucao_02-2021.doc.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3555/requerimento_01_de_2025_-_requer_a_votacao_em_bloco_dos_projetos_de_decreto_que_dispoem_de_homenagem_de_homens_e_mulheres.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4550/requerimento_documentacao_produtos_vencidos.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4293/prestacao_de_contas_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3426/indicacao_n_01-2025_-__pavimentacao.doc.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3427/indicacao_n_02-2025_-__pavimentacao.doc.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3431/indicacao_n_03-2025_-__pavimentacao_-_adair.doc.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3432/indicacao_n_04-2025_-__calcamento_-_adair.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3433/indicacao_n_05-2025_-__calcamento_-_adair.doc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3434/indicacao_n_06-2025_-__calcamento_-_adair.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3435/indicacao_n_07-2025_-__calcamento_rural_-_adair.doc.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3436/indicacao_n_08-2025_-__calcamento_-_adair.doc.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3437/indicacao_n_09-2025_-__calcamento_-_adair.doc.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3444/indicacao_n_10-2025_-__reforma_de_calcamentos_-_mazinho.doc.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3445/indicacao_11-2025_-__corrimao-nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3446/indicacao_12-2025_-__calcadas-nelson_miertcchink.doc.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3448/indicacao_n_13-2025_-__paviemtacao-_clovis_lucht-.doc.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3449/indicacao_n_14-2025_-_pavimentacao_-clovis_lucht-.doc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3450/indicacao_n_15-2025_-_pavimentacao-_clovis_lucht-.doc.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3451/indicacao_n_16-2025_-pavimentacao-_clovis_lucht-.doc.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3452/indicacao_17-2025_-__area_de_lazer-nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3453/indicacao_18-2025_-_limpeza_de_jardim-_nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3455/indicacao_19-2025_-_captacao_de_energia_-nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3457/indicacao_20-2025_-__transporte_escolar-_nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3461/indicacao_21-2025_-_extensao_de_rede_agua_e_esgoto_nelson_e_elmar.doc.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3463/indicacao_23-2025_-_treino_funcional_carlos_alberto.doc.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3465/indicacao_24-2025_calcamento_cemiterio-_siguimar.doc.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3466/indicacao_25-2025_-_nivelameto_de_calcada-_nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3467/indicacao_26-2025_-__reparo_em_calcadas-_siguimar.doc.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3468/indicacao_n_27-2025_-_quebra-molas-eliza.doc.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3469/indicacao_28-2025_-_construcao_de_campo_siguimar_schvanz.doc.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3470/indicacao_n_29-2025_-_pavimentacao-eliza.doc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3471/indicacao_30-2025_calcadao_e_iluminacao_publica-_siguimar.doc.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3472/indicacao_n_31-2025_-_pavimentacao-eliza.doc.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3473/indicacao_n_o_32-2025-_construcao_de_creche-_ana__paula.doc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3474/indicacao_n_33-2025_-_pavimentacao-eliza.doc.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3475/indicacao_n_o_34-2025-__pagamento_em_dobro_do_ticket_-_ana__paula.doc.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3476/indicacao_n_o_35-2025-__correcao_anual_do_valor__do_ticket_-_ana__paula.doc.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3480/indicacao_36-2025_-calcamento-nelson_miertcchink.doc.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3482/indicacao_37-2025-__criacao_opm-_ana__paula.doc.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3485/indicacao__38-2025-_tele_consulta-_ana__paula_e_elimar.doc.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3486/indicacao_39-2025_-___calcada_com_corrimao-nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3487/indicacao_40-2025_-___realocacao_de_contentores-nelson.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3488/indicacao_n_41-2025_-pavimentacao-_clovis_lucht-.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3489/indicacao_n_42-2025_-pavimentacao-_clovis_lucht-.doc.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3491/indicacao_43-2025_-_construcao_de_passarela-nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3495/indicacao_44-2025-__acesso_a_quadra_vila_jetiba__-_ana__paula.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3499/indicacao_45-2025-__construcao_de_calcadao.doc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3500/indicacao_n_46-2025_-_faixa_elevada_-alvaro.doc.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_47-2025__iluminacao_publica-_nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3502/indicacao_48-2025__construcao_de_rotatoria-_nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3503/indicacao_49-2025-__contratacao_de_vigilantes__-_ana__paula.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3506/indicacao_50-2025-__saneamento_e_iluminacao_publica___-_ana__paula.doc.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3507/indicacao_51-2025_calcamento_de_rua-_siguimar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3509/indicacao_52-2025_drenagem-_siguimar.doc.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3515/indicacao__53-2025-_ampliacao_de_atendimento_medico-__elimar_vesper.doc.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3516/indicacao_n_54-2025_-_pavimentacao-eliza.doc.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3517/indicacao_n_55-_iluminacao.doc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3521/indicacao_56-2025_calcadao-rede_de_esgoto_e_iluminacao_publica-_elmar.doc.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3523/indicacao_n_57-2025_-__pavimentacao-_clovis_lucht-.doc.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3524/indicacao_n_58-2025_-__pavimentacao-_adair_e_eliza.doc.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3525/indicacao_n_59-2025_-_pavimentacao_-clovis_lucht.doc.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3526/indicacao_n_60-2025_-_pavimentacao_-clovis_lucht.doc.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3529/indicacao__61-2025-_sinalizacao__em_tumulos_personagens_historicos_-__ilimar.doc.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3530/indicacao__62-2025-_placas_de_sinalizacao-_elimar.doc.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3531/indicacao_n_63-2025_-__quebra_molas_-alvaro.doc.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3540/indicacao_64-2025_pavimentacao-rede_de_esgoto_e_iluminacao_publica-_elmar.doc.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3542/indicacao_65-2025_pavimentacao-drenagem_e_iluminacao_publica-_elmar.doc.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3546/indicacao_n_66-2025_-__espelho_convexo_-alvaro.doc.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3547/indicacao_67-2025_-calcamento-_ana.doc.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3550/indicacao_no_68-2025_calcamento..doc.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3552/indicacao_no_69_-2025_nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3554/indicacao_no_70_-2025_nelson.doc.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3560/indicacao_no_71-_iluminacao_publica.doc.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3580/indicacao_no_72-_sensores_de_glicose_freestyle_-_luciano.doc.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3582/indicacao_no_73-_redutor_de_velocidade.doc.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3584/indicacao_no_74-_redutor_de_velocidade.doc.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3586/indicacao_no_75-2025_recapeamento_calcamento..doc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3587/indicacao_no_76-2025_reforma_de_ponte.doc.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3589/indicacao_no_77-2025_calcamento..doc.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3594/indicacao_78-2025_-__construcao_de_creche_-_recreio.doc.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3596/indicacao_no_79-2025_-_mazinho_-_construcao_de_praca.doc.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_no_80-2025__calcamento..doc.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3771/indicacao_no_81-2025_carlos_e_adair.doc.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_no_82__ilimar_vesper.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3866/indicacao_no_83-2025_reforma_campo_society.doc.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3867/indicacao_no_84-2025_reforma_campo_de_areia.doc.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3868/indicacao_no_85-2025_calcamento..doc.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3869/indicacao_no_86-2025_todos_os_vereadores.doc.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3870/indicacao_87-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3872/indicacao_no__88_-2025_construcao__de_ponte_ou__galeria.doc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3873/indicacao_no_89-2025_reforma_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_no_90-_compra_de_terreno_e_construcao_de_praca._luciano.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_no_91-_compra_de_terreno_e_construcao_de_ginasio._luciano_-.doc.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao__no_92_construcao_de_rua-_ilimar.doc.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3880/indicacao_no_93-_area_coberta_no_centro_de_eventos._luciano.doc.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3881/indicacao_no_94-2025_extensao_de_pavimentacao.doc.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_no_95_-2025_extensao_de_pavimentacao_-.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3883/indicacao_no_96_-2025_extensao_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_97-2025_calcadao.doc.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_no_98_-2025_-_pavimentacao.doc.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_no_99-2025__calcamento..doc.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_no_100-2025_tratamento_odontologico__canal.doc.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4084/indicacao_no_101_-2025.doc.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4087/indicacao_no_102_-2025_-_iptu_verde.doc.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4313/indicacao_no_103_-2025_nelson.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4314/indicacao_no_104_-2025_nelson.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4330/indicacao_no_105_-2025_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4360/indicacao_106_luciano.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4361/20250926105148683.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4362/indicacao_n_o_108-2025-_reforma_de_ginasio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4365/indicacao_no_109-2025_calcamento_-_adair.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4366/indicacao_n_110-2025_-_pavimentacao-seguimar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4383/20250926104910823.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4387/indicacao_no_112_-2025_luciano.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4390/indicacao_no_113_-2025_luciano.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4399/indicacao_n_o_115-25-_reforma_de__escola.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4400/indicacao_n_116-2025_-_eliza.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4401/indicacao_no_117_-2025_-_eliza.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4402/indicacao_n_118-2025_-_eliza.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4403/indicacao_no_119_-2025_-_selene-.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4404/indicacao_120-2025_-selene-.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4405/indicacao_no_121_-2025_-_selene-.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4409/indicacao_no_122-2025_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4411/indicacao_no_123_-2025_-_selene-.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4412/indicacao_no_124_-2025_-_selene-.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4413/indicacao_no_125-2025_-_clovis_lucht.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4414/indicacao_no_126-2025_-_clovis_lucht.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4415/indicacao_no_127-2025_-_clovis_e_ilimar.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4418/indicacao_no_128-2025_-_clovis_lucht_-.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4419/indicacao_no_129-2025_-_clovis_lucht_-.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4421/indicacao_no_130_-2025-_pavimentacao-_luciano.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4426/indicacao_no_131_-2025_luciano.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4433/indicacao_no_132_-2025_-__quebra-_molas_eliza.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4434/indicacao_no_133_-2025_-_manutencao_banheiro_-_eliza_-.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4435/indicacao_no_134_-2025_-_ponto_de_taxi-_eliza.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4436/indicacao_no_135_-2025_-_reforma_de_usf-_eliza.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4437/indicacao_no_136_-2025_-_rocagem__das_margens_da_rodovia_na_barragem-_eliza.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4438/indicacao_no_137_-2025_-_deck_barragem.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4439/indicacao_no_138_-2025_limpeza_tambores_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4441/indicacao_no_139-2025_-__pavimentacao-ilimar.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4443/indicacao_no_140-2025__limpeza_de_caminhoes_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4445/indicacao_no_141_.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4446/indicacao_no_142-2025_-criacao__banda___elmar.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4447/indicacao_no_143__ilimar_vesper.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4450/indicacao_144-2025___tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4451/indicacao_145-2025_reforma_e_ampliacao__de_ponte.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4453/indicacao_146-_abono_servidores.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4459/indicacao_147-_ana.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4463/indicacao_148_eliza.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4464/indicacao_149_eliza.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4465/indicacao_150_eliza.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4466/indicacao_151_eliza.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4467/indicacao_152_eliza.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4468/indicacao_153__eliza_-.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4469/indicacao_154__eliza_-.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4470/indicacao_155__eliza_-.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4471/indicacao_156__eliza.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4472/indicacao_157___eliza.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4481/indicacao_158___eliza.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4482/indicacao_165_-_ana.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4483/indicacao_160__eliza_-.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4485/indicacao_161_luciano.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4487/indicacao_162_luciano_-.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4488/indicacao_163_-_ana.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4489/indicacao_164_-_ana_-.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4492/indicacao_166_-_ana.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4493/indicacao_167_luciano.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4495/indicacao_168__luciano_-.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4506/indicacao_169__eliza_-.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4508/indicacao_170_luciano.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4510/indicacao_171_selene.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4512/indicacao_173__luciano.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4513/indicacao_174__luciano.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4516/indicacao_175_luciano_-.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4517/indicacao_176_luciano_-.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4518/indicacao_177_luciano_-.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4523/indicacao_178_luciano_-.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4524/indicacao_179_luciano_-.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4527/indicacao_180_eliza_-.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4528/indicacao_181_luciano_-.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4530/indicacao_182__clovis_lucht.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4532/indicacao_183_luciano_-.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4537/indicacao_184-_carlos.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4544/indicacao_n_185-2025_-_eliza.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4546/indicacao_186_eliza_-.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4553/indicacao_187__luciano_-.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3481/mocao_de_congratulacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3492/mocao__de_congratulacao_02-2025.doc.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3494/mocao_de_congratulacao_03-2025.doc.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3497/mocao_congratulacao_secretarias_municipais.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3514/mocao_congratulacao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3528/mocao__de_congratulacao_06-2025.doc.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3537/mocao_de_pesar_n_07-2025-_pesar_-_ilson_rodrigues.doc.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3553/mocao_de_congratulacao_08-2025.doc.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3585/mocao__de_congratulacao_09-2025.doc.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3864/mocao__de_congratulacao_10_-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4049/mocao_de_repudio_n_11_-_2025_-_cesan.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4088/mocao_de_congratulacao_12-2025.doc.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4154/mocao__de_congratulacao_13-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4168/mocao_de_congratulacao_14-2025.doc.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4379/mocao_congratulacao_15-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4380/mocao_de_congratulacao_16-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4381/mocao_congratulacao_17-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4389/mocao_congratulacao_18-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4410/mocao_de_pesar_n_19-2025-_pesar_-_herbert.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4422/mocao__de_congratulacao_20_-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4425/mocao_de_repudio_n_21_-_2025_-_alexandre_de_morais.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4428/mocao__de_congratulacao_22-2025_-.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4429/mocao__de_congratulacao_23-2025_-.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4452/arno.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4480/mocao__de_congratulacao_25-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4507/mocao__de_congratulacao_26-2025_-.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4515/mocao_de_pesar_n_27-2025-.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4519/mocao__de_congratulacao_28-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3483/projeto_de_decreto_01-2025_-_arno_potratz.doc.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3493/projeto_de_decreto_n_2_-_premio_helena_boldt_-_maria_alice.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3504/projeto_de_decreto_03-2025_-_izidoro_boldt.doc.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3532/projeto_de_decreto_no_04-2025_-_cidadao_santa_mariense_-_fabiano.doc.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3533/projeto_de_decreto_no_05-2025_-_honra_ao_merito_-_olivaldo_-.doc.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3538/projeto_de_decreto_no_06-2025_-_cidadao_santa_mariense_-_danilo.doc.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3543/projeto_de_decreto_no_07-2025_-_cidadao_santa_mariense_-_arildo.doc.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3544/projeto_de_decreto_no_08-2025_-_cidadao_santa_mariense_-_tarcisio.doc.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3548/projeto_de_decreto_n_9_-_premio_helena_boldt_-_ursula.doc.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3556/projeto_de_decreto_no_10-2025_-_cidadao_santa_mariense_-_zenobio.doc.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3558/projeto_de_decreto_no_11-2025_-_cidadao_santa_mariense_-_maicon.doc.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3559/projeto_de_decreto_no_12-2025_-_honra_ao_merito_-_marluce.doc.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3561/projeto_de_decreto_no_13-2025_-_cidadao_santa_mariense_-_antonio_da_silva.doc.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3562/projeto_de_decreto_no_14-2025_-_honra_ao_merito_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3563/projeto_de_decreto_no_15-2025_-_honra_ao_merito_-_welton_-.doc.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3564/projeto_de_decreto_no_16-2025_-_honra_ao_merito_-_mailson_stuhr.doc.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3565/projeto_de_decreto_no_17-2025_-_honra_ao_merito_-_lucas.doc.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3566/projeto_de_decreto_no_18-2025_-_cidadao_santa_mariense_-_miqueias_holz.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3567/projeto_de_decreto_no_19-2025_-_honra_ao_merito_-_laurita.doc.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3568/projeto_de_decreto_no_20-2025_-_honra_ao_merito-_luizemar.doc.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3569/projeto_de_decreto_no_21-2025_-_honra_ao_merito_-_iracema_-.doc.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3570/projeto_de_decreto_no_22-2025_-_honra_ao_merito_-_laura_schneider.doc.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3571/projeto_de_decreto_no_23-2025_-_honra_ao_merito_-_lydia.doc.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3572/projeto_de_decreto_no_24-2025_-_honra_ao_merito_walmir.doc.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3573/projeto_de_decreto_no_25-2025_-_cidadao_santa_mariense_-_darli_-.doc.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3574/projeto_de_decreto_no_26-2025_-_honra_ao_merito_-_andresa-.doc.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3575/projeto_de_decreto_no_27-2025_-_honra_ao_merito_-_leila.doc.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3578/projeto_de_decreto_no_28-2025_-_cidadao_santa_mariense_-_geraldo_marquardt.doc.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3579/projeto_de_decreto_no_29-2025_-_cidadao_lauro_schneider.doc.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3581/projeto_de_decreto_no_30-2025_-_honra_ao_merito_-_joel.doc.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4363/projeto_de_decreto_no_31-2025_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4364/projeto_de_decreto_no_32-2025_-_clovis.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4367/projeto_de_decreto_33-2025_-__prestacao_de_contas_prefeito_exercicio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4368/projeto_de_decreto_no_34-2025_-_elmar.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4369/projeto_de_decreto_no_35-2025_-_carlos.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4370/projeto_de_decreto_no_36-2025_-_siguimar.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4371/projeto_de_decreto_no_37-2025_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4372/projeto_de_decreto_no_38-2025_-_nelson.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4373/projeto_de_decreto_no_39-2025_-_ilimar.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4374/projeto_de_decreto_no_40-2025_-_selene.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4375/projeto_de_decreto_no_41-2025_-_eliza.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4376/projeto_de_decreto_no_42-2025_-_clovis.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4377/projeto_de_decreto_no_43-2025_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4378/projeto_de_decreto_no_44-2025_-_adair.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4500/emenda_aditiva_01-2025_-_artigo__11.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4501/emenda_aditiva_02-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4502/emenda_aditiva_03-2025_-_adita_art._55-a.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4503/emenda_aditiva_04-2025_-_adita_art._63-a.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4505/emenda_aditiva_05-2025_-_adita_art._53-a.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4509/emenda_aditiva_06-2025_.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4497/emenda_modificativa_02-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4504/emenda_modificativa_03-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4514/emenda_modificativa_04-2025.doc_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4529/emenda_modificativa_05-2025.doc_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4498/emenda_supressiva_01-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4499/emenda_supressiva_02-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3428/proj_lei_complementar_001-25_-_mensagem_001-25_-que_altera_a_lei_complementar_municipal_no_2625_de_22_de_novembro_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3429/proj_lei_complementar_006-25_-_mensagem_006-25_-altera_a_redacao_da_lei_complementar_2.592_de_12_de_setembro_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3430/proj_lei_complementar_007-25_-_mensagem_007-25_-altera_a_lei_complementar_municipal_no_2811_de_03_de_abril_de_2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3597/proj_lei_complementar_029-25_-_mensagem_029-25_-altera_a_lei_complementar_municipal_no_2511_de_27_de_dezembro_de_2021_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3601/proj_lei_complementar_no_031-25_-_mensagem_031-25_-altera_a_lei_complementar_no_2625_de_23_de_junho_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3957/xproj_lei_complementar_036-25_-_mensagem_036-25_-altera_o_1o_do_art._135o_do_estatuto_dos_servidores_publicos_do_municipio_de_santa_maria_de_jetiba_-_lei_municipal_2.802_de_0.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4083/proj_lei_complementar_040-25_-_mensagem_040-25_-altera_a_lei_complementar_municipal_no_2625_de_22_de_novembro_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4391/proj_lei_048-25_-_mensagem_048-25_-revoga_a_lei_2803-2024_e_reorganiza_a_estrutura_da_guarda_municipal_-_ajustado_em_01-09-25.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4392/proj_lei_049-25_-_mensagem_049-25_-_regulamenta_o_estatuto_da_guarda_municipal_e_da_outras_providencias_-_revisado_em_1o_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4408/proj_lei_053-25_-_mensagem_053-25_-autoriza_o_presidente_executivo_ips-smj_a_regulamentar_a_materia..pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4431/proj_lei_056-25_-_mensagem_056-25_-revoga_o_artigo_268_da_lei_complementar_municipal_no_1.8762016..pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4448/proj_lei_complementar_058-25_-_mensagem_058-25_-_dispoe_sobre_a_reorganizacao_da_estrutura_organizacional_e_competencias_da_controladoria_geral_interna.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4462/proj_lei_063-25_-_mensagem_063-25_-regulamenta_o_codigo_de_conduta_da_guarda_municipal_de_santa_maria_de_jetiba_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4491/proj_de_lei_complementar_67-2025_altera_a_lei_complementar_municipal_no_2625_de_22-11-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4533/proj_lei_complementar_074-25_-institui_o_perfil_profissiografico_do_cargo_de_guarda_municipal_de_santa_maria_de_jetibaes.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4534/proj_lei_complementar_075-25_-_mensagem_075-25_-dispoe_sobre_a_fase_de_implantacao_e_o_regime_transitorio_de_funcionamento_da_guarda_municipal_de_santa_maria_de_jetiba_es.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4538/proj_de_lei_complementar_no_077-25-_mensagem_no_077-25-institui_o_codigo_de_obras_e_edicoes_do_municipio_de_santa_maria_de_jetiba_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4541/proj_de_lei_complementar_no_080-25-_mensagem_no_080-25-_que_altera_a_lei_complementar_municipal_no_1876-2016_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4542/proj_de_lei_no_081-25-mensagem_no_081-_altera_as_disposicoes_da_lei_municipal_no_1944-2017_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4561/proj_de_lei_complementar_no_090-25-_mensagem_no_090-25-_altera_a_lei_complementar_no_2625-22.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3511/projeto_de_lei_complementar_12-_2025_-_consolida_a_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4055/projeto_de_lei_complementar_27-_2025_-_nova_lei.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4454/projeto_de_lei_complementar_49-_2025_-altera_estrutura_dos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4455/projeto_de_lei_complementar_50-_2025_-altera_estrutura_dos_efetivos.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3422/proj_lei_002-25_-_mensagem_002-25_-altera_o_artigo_2o_e__1o_do_artigo_5o_da_lei_no_2532_de_12_de_janeiro_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3423/projeto_lei_3-2025_concede_revisao_geral_da_remuneracao_servidores_publicos_e_dos_subsidios_dos_agentes_politicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3424/proj_lei_004-25_-_mensagem_004-25_-dispoe_sobre_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3425/proj_lei_005-25_-_mensagem_005-25_-_autoriza_ao_chefe_do_poder_executivo_a_celebrar_termo_aditivo_ao_convenio_fms_no_0022024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3456/proj_lei_008-25_-_mensagem_008-25_-dispoe_sobre_a_criacao_e_funcionamento_da_comissao_tecnica_municipal_de_estudos_para_revisao_do_plano_diretor_municipal.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3458/proj_lei_009-25_altera_o_art._2o_da_lei_no_2.251-17_-_criacao_de_comissao_de_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3459/proj_lei_010-25_estabelece_diretrizes_para_a_oferta_de_educacao_em_tempo_integral_nas_escolas_publicas_municipais.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3460/proj_lei_011-25_-_mensagem_011-25_-dispoe_sobre_a_concessao_de_estagino_de_estudantes_no_ambito_do_poder_executivo_municipal_certo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3477/proj_lei_012-25_-_mensagem_012-25_-cria_a_comissao_de_avaliacao_de_estagio_probatorio_caep_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3478/proj_lei_013-25_-_mensagem_013-25_-autoriza_o_poder_executivo_municipal_a_realizar_cessao_de_pessoal_e_estagiarios_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3479/proj_lei_no_014-25_-_altera_a_redacao_da_lei_complementar_2.425_de_15_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3496/proj_lei_015-25_-_mensagem_015-25_-altera_a_lei_municipal_no_2.805_de_03_de_abril_de_2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3498/proj_lei_016-25_-_mensagem_016-25_-autoriza_ao_chefe_do_poder_executivo_a_celebrar_convenio_com_a_associacao_evangelica_beneficente_espirito-santense_aebes.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3513/proj_lei_017-25_autoriza_ao_chefe_do_poder_executivo_a_celebrar_convenio_de_cooperacao_financeira_com_a_associacao_evangelica_beneficente_espirito-santense.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3512/proj_lei_18-25_abertura_de_credito_adicional_suplementar_no_orcamento_de_2025_-_7.037.15449.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3527/projlei019-25-autoriza_ao_chefe_do_poder_executiv_acelebrarconveniodecooperacaofinanceiracomaassociacaoevangelicabeneficenteespiritosantense.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3534/proj_lei_020-25_-_mensagem_020-25_-altera_o_artigo_1o_da_lei_municipal_no_2632_de_30_de_novembro_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3535/proj_de_lei_no_020-26_-_mensagem_no_021-_altera_o_art_2o_da_lei_municipal_no_2110_de_17_de_julho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3545/proj_lei_022-25_-_mensagem_022-25_-concede_revisao_geral_da_remuneracao_dos_servidores_publicos_e_dos_subsidios_dos_agentes_politicos_municipais_de_santa_maria_de_jetiba.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3551/projeto_de_lei_23_dispoe_sobre_a_utilizacao_dos_ginasios_e_quadras_esportivas.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3576/proj_lei_024-25_-_mensagem_024-25_-altera_os_art._2o_e_3o_da_lei_municipal_2624_de_22_de_novembro_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3577/projeto_de_lei_no_025-25-_ldo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3588/proj_lei_026-25_-_mensagem_026-25_-dispoe_sobre_a_autorizacao_de_uso_do_espaco_cultural_turismo_esportes_e_eventos_sophia_arnholz_berger_e_da_outras_providencias_-_revisado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3592/projeto_de_lei_no_027-25-_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3598/projeto_de_lei_no_028-25-.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3599/proj_lei_030-25_-_mensagem_030-25_-que_altera_as_disposicoes_da_lei_no._2887_de_14_de_marco_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3837/proj_lei_032-25_-_mensagem_032-25_-encaminha_projeto_de_lei_no_0322025_que_altera_o_art._1o_da_lei_no_2877-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3871/proj_lei_033-25_-_mensagem_033-25_-repasse_de_recursos_financeiros_ao_estado_do_espirito_santo_para_custeio_da_indenizacao_suplementar_de_escala_operacional_iseo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3874/1proj_lei_034-25_-_mensagem_034-25_-dispoe_sobre_a_permissao_para_uso_do_espacos_e_equipamentos_publicos_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3875/1proj_lei_035-25_-_mensagem_035-25_-_dispoe_sobre_a_permissao..pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3958/proj_lei_037-25_-_mensagem_037-25_-altera_o_inciso_i_do_art._1o_e_altera_o_art_2o_da_lei_municipal_1.997_de_12_de_julho_de_2017.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3959/proj_lei_038-25_-_mensagem_038-25_-dispoe_sobre_a_autorizacao_de_uso_do_espaco_cultural_turismo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3960/proj_lei_039-25_-_mensagem_039-25_-altera_disposicoes_da_lei_municipal_no_2.494-2021_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4085/proj_lei_041-25_-_mensagem_041-25_-prorroga_ate_31_de_dezembro_de_2026_a_vigencia_do_plano_municipal..pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4165/proj_lei_042-25_-_mensagem_042-25_-institui_o_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia..pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4166/proj_lei_043-25_-_mensagem_043-25_-autoriza_o_municipio_de_santa_maria_de_jetiba_a_celebrar_convenio_junto_a_instituicoes_de_ensino_superior.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4167/proj_lei_044-25_-_mensagem_044-25_-autorizacao_de_celebracao_de_parceria_entre_o_municipio_de_santa_maria_de_jetiba..pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4215/proj_lei_045-25_-_mensagem_045-25-institui_o_premio_boas_praticas_na_rede_municipal_de_educacao_de_santa_maria_de_jetiba_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4385/proj_lei_046-25_-_mensagem_046-25_-dispoe_sobre_a_criacao_e_regulamentacao_da_comissao_interna_de_fiscalizacao_integrada_coifin_no_municipio_de_santa_maria_de_jetiba.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4388/proj_lei_047-25_-_mensagem_047-25_-autoriza_a_aquisicao_de_area_de_terra_a_ser_destinada_a_construcao..pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4393/proj_lei_050-25_-_mensagem_050-25_-altera_o_artigo_1o_da_lei_municipal_no_2467-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4394/proj_lei_052-25_-_mensagem_052-25_-autoriza_a_doacao_a_associacao_beneficente..pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4416/proj_lei_054-25_-_mensagem_054-25_-autoriza_a_aquisicao_onerosa_de_02_duas_areas_de_terra_a_serem_destinadas_a_construcao_de_uma_nova_escola_na_localidade_de_caramuru_neste_1.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4417/projeto_de_lei_no_055-25-_mensagem_055-25_e_anexos-_dispoe_sobre_o_plano_plurianual_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4444/proj_lei_057-25_-_mensagem_057-25_-autoriza_a_cessao_de_uso_gratuito_de_imovel_a_secretaria_da_educacao_do_estado_do_espirito_santo-_sedu.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4457/projeto_de_lei_no_059-202-_mensagem_no_059-2025-_estima_a_receita_e_fixa_a_despesa_referente_ao_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4458/proj_de_lei_no_060-25-_mensagem_no_060-25-dispoe_sobre_a_alteracao_do_art._3o_da_lei_municipal_no_16132013_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4460/proj_lei_061-25_-_mensagem_061-25_-autoriza_ao_chefe_do_poder_executivo_a_celebrar_convenio_de_cooperacao_financeira..pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4461/proj_lei_062-25_-_mensagem_062-25_-autoriza_ao_chefe_do_poder_executivo_a_celebrar_convenio_de_cooperacao_financeira..pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4475/proj_lei_064-25_-_mensagem_064-25_-dispoe_sobre_a_inclusao_da_lei_municipal_no_2857_de_07_de_novembro_de_2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4476/proj_lei_065-25_-65-25_-dispoe_sobre_a_politica_de_seguranca_alimentar_e_nutricionalpolisanesobreosistemadesegurancaalimentarenutricional.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4479/proj_de_lei_no_066-25-_mensagem_no_066-25-autoriza_a_aquisicao_onerosa_de_area_de_terra_destinada_a_instalacao_de_equipamentos_publicos_municipais_-_revisado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4494/proj_de_lei_no_068-25-_mensagem_no_068-25-altera_a_lei_municipal_no_2.468_de_05_de_agosto_de_2021_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4520/proj_de_lei_no_069-25-_mensagem_no_069-25-autoriza_a_criacao_de_cnpj_-_cadastro_nacional_de_pessoa_juridica_para_a_secretaria_municipal_de_educacao_de_santa_maria_de_jetiba.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4521/proj_lei_070-25_-_mensagem_070-25_-dispoe_sobre_a_politica_de_seguranca_alimentar_e_nutricional_-_polisan_e_sobre_o_sistema_de_seguranca_alimentar_e_nutricional_-_sisan.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4522/proj_de_lei_no_071-25-_mensagem_no_071-25-_concede_revisao_geral_da_remuneracao_dos_servidores_publicos_e_dos_subsidios_dos_agentes_politicos_municipais_de_santa_maria_de_jetib.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4526/proj_de_lei_no_072-25-_mensagem_no_072-25-autoriza_a_aquisicao_onerosa_de_uma_area_de_terra_a_ser_destinada_a_construcao_de_uma_nova_escola_na_localidade_de_rio_possmoser.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4531/proj_de_lei_no_073-25-_mensagem_no_073-25-altera_o_artigo_1o_e_o_1_do_artigo_2_da_lei_municipal_no_2541_de_22_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4536/proj_lei_076-25_-_mensagem_076-25_-autoriza_o_subsidio_no_preco_da_tarifa_de_transporte_coletivo..pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4539/projeto_de_lei_no_078-25-mensagem_no_078-25-dispoe_sobre_a_alteracao_da_lei_municipal_no_2912-2025_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4540/projeto_de_lei_no_079-25-mensagem_079-25-dispoe_sobre_a_alteracao_da_lei_municipal_no_29692025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4543/proj_de_lei_no_082-25-_mensagem_no082-25-_altera_o_artigo_4o_da_lei_municipal_no_2714-2023_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4545/proj_de_lei_no_083-25-_mensagem_no083-25-_autoriza_a_retirada_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4547/proj_de_lei_no_084-25-mensagem_no_084-25-_cessao_de_uso_de_espaco_publico_a_camara_para_instalacao_de_equipamentos_da_tv_camara_1.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4548/proj_lei_085-25_-_mensagem_085-25_-autoriza_o_subsidio_no_preco_da_tarifa_de_transporte_coletivo_urbano_-_apos_modificacoes.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4549/proj_de_lei_no_086-25-mensagem_no_086-25-_altera_o_2o_do_art._2o_e_o_art._7o_da_lei_2774-23.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4559/proj_de_lei_no_087-25-_mensagem_no087-25-_autoriza_cessao_de_uso_do_quiosque_na_praca_waldemar_stange_a_oab.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4558/proj_de_lei_no_088-25-_mensagem_no088-25-_altera_o_art._3o_da_lei_no_1.342-11_que_instituiu_o_conselho_municipal_de_desenvolvimento_rural_sustentavel_cmdrs.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4560/proj_de_lei_no_089-25-_mensagem_no_089-25-_dispoe_sobre_acao_municipal_para_garantir_o_cumprimento_da_meta_7_do_plano_nacional_e_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4562/projeto_de_lei_no_91-2025_-_altera_a_lei_2887-25_correto.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4563/proj_de_lei_no_092-2025_autoriza_ceder_o_uso_de_espaco_publico_aos_bombeiros_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3438/projeto_de_lei_n_01-2025_-_denomina_a_rua_florentino_binow.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3439/projeto_de_lei_n._02-2025_-_altera__a_lei_2696-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3440/projeto_de_lei_n.__03-_2025_-_altera_lei_2747.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3441/projeto_de_lei_04-2025_-_da_nova_redacao_ao__2o_do_artigo_1_da_lei_2724-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3442/projeto_de_lei_n._05-_2025_-_utilidade_publica_-_smj_bike.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3454/projeto_de_lei_n._06_-_2025_-_dia_do_ciclista-_luciano.doc.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3464/projeto_de_lei_n._07-2025_-__extensao_de_rua_elmar.doc.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3484/projeto_de_lei-_08-2025-_luciano.docx.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3490/projeto_de_lei_n._09-2025-_paroquia_rainha_da_paz-_luciano.doc.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3519/projeto_de_lei-_13-2025-_elmar.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3520/projeto_de_lei-_14-2025-_ilimar.docx.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3522/projeto_de_lei_n._15-2025-_dia_municipal_do_ovo-_selene.doc.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3518/projeto_de_lei_n._16-2025-_sindrome_de_down-_luciano.doc.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3539/projeto_de_lei_18-2025_-_altera_o_artigo_1o_da_municipal_no_22052019.docx.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3541/projeto_de_lei-_19-2025-_elmar.docx.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3549/projeto_de_lei_20-2025_-_altera_o_artigo_1o_da_municipal_no_2223-19-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3557/projeto_de_lei_n._21-_2025_-_utilidade_publica_-_academia_de_letras.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3595/projeto_de_lei-_23-2025-_selene.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3674/projeto_de_lei_n._24_-_2025_-_dia_do_feirante.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3772/projeto_de_lei_n_25-2025_-_denomina_a_rua_norman_vesper.doc.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4086/projeto_de_lei_28-2025_-_altera_o_artigo_1o_da_lei__municipal_no_2433-2021-elmar.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4155/projeto_de_lei_n._29-2025_-_unidade_de_saude_marly_ramlow.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4164/projeto_de_lei_no_30-2025-_luciano.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4214/projeto_de_lei_no_31-2025_-_dia_do_comerciante-luciano.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4312/projeto_de_lei_n_33-2025_-_denomina_a_rua_theodomiro.doc.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4384/projeto_de_lei_n._35-2025_-_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4386/projeto_de_lei_n._36_-_2025_-_dia_do_advogado.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4398/projeto_de_lei_39-2025_-_da_nova_redacao_ao__artigo_1_da_lei_1284.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4407/projeto_de_lei-_41-2025-_denomina_estrada.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4420/projeto_de_lei_42_-_cria_a_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4427/projeto_de_lei-_45-2025-_elmar.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4432/projeto_de_lei_n._46-2025_-_divulgacao_mensal_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4440/projeto_de_lei_n._47-2025_-_semana_de_promocao_da_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4456/projeto_de_lei_n._51-2025_-_abono.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4525/projeto_de_lei_-_cessao_de_sala_para_defensoria_publica.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4551/pl_056_2024_-_gratificacao_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4554/projeto_de_lei_n._57-_2025_-_dia_corpus_chisti-_luciano.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4555/projeto_de_lei-_58-2025-_luciano.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3443/projeto_de_resolucao_n._01-2025_-_da_nova_redacao_ao_2o_do_art.2o_da_resolucao_02-2021.doc.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/3555/requerimento_01_de_2025_-_requer_a_votacao_em_bloco_dos_projetos_de_decreto_que_dispoem_de_homenagem_de_homens_e_mulheres.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4550/requerimento_documentacao_produtos_vencidos.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santamariadejetiba.es.leg.br/media/sapl/public/materialegislativa/2025/4293/prestacao_de_contas_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H433"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="212.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -10481,5797 +10488,5797 @@
       </c>
       <c r="H211" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>850</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>112</v>
       </c>
       <c r="D212" t="s">
         <v>778</v>
       </c>
       <c r="E212" t="s">
         <v>779</v>
       </c>
       <c r="F212" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>104</v>
+        <v>851</v>
       </c>
       <c r="H212" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>117</v>
       </c>
       <c r="D213" t="s">
         <v>778</v>
       </c>
       <c r="E213" t="s">
         <v>779</v>
       </c>
       <c r="F213" t="s">
         <v>147</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="H213" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>121</v>
       </c>
       <c r="D214" t="s">
         <v>778</v>
       </c>
       <c r="E214" t="s">
         <v>779</v>
       </c>
       <c r="F214" t="s">
         <v>126</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="H214" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>125</v>
       </c>
       <c r="D215" t="s">
         <v>778</v>
       </c>
       <c r="E215" t="s">
         <v>779</v>
       </c>
       <c r="F215" t="s">
         <v>126</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="H215" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
         <v>130</v>
       </c>
       <c r="D216" t="s">
         <v>778</v>
       </c>
       <c r="E216" t="s">
         <v>779</v>
       </c>
       <c r="F216" t="s">
         <v>147</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="H216" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
         <v>10</v>
       </c>
       <c r="D217" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E217" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F217" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="H217" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
         <v>17</v>
       </c>
       <c r="D218" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E218" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F218" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="H218" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
         <v>21</v>
       </c>
       <c r="D219" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E219" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F219" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="H219" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
         <v>26</v>
       </c>
       <c r="D220" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E220" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F220" t="s">
         <v>51</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="H220" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
         <v>30</v>
       </c>
       <c r="D221" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E221" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F221" t="s">
         <v>65</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="H221" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
         <v>34</v>
       </c>
       <c r="D222" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E222" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F222" t="s">
         <v>65</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="H222" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
         <v>38</v>
       </c>
       <c r="D223" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E223" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F223" t="s">
         <v>13</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="H223" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
         <v>42</v>
       </c>
       <c r="D224" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E224" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F224" t="s">
         <v>13</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="H224" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
         <v>46</v>
       </c>
       <c r="D225" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E225" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F225" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="H225" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
         <v>50</v>
       </c>
       <c r="D226" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E226" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F226" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="H226" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
         <v>55</v>
       </c>
       <c r="D227" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E227" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F227" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="H227" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
         <v>60</v>
       </c>
       <c r="D228" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E228" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F228" t="s">
         <v>503</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="H228" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
         <v>64</v>
       </c>
       <c r="D229" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E229" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F229" t="s">
         <v>113</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="H229" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
         <v>69</v>
       </c>
       <c r="D230" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E230" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F230" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="H230" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
         <v>73</v>
       </c>
       <c r="D231" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E231" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F231" t="s">
         <v>56</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="H231" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
         <v>77</v>
       </c>
       <c r="D232" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E232" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F232" t="s">
         <v>56</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="H232" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
         <v>81</v>
       </c>
       <c r="D233" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E233" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F233" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="H233" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
         <v>85</v>
       </c>
       <c r="D234" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E234" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F234" t="s">
         <v>236</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="H234" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
         <v>89</v>
       </c>
       <c r="D235" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E235" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F235" t="s">
         <v>147</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="H235" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
         <v>93</v>
       </c>
       <c r="D236" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E236" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F236" t="s">
         <v>147</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="H236" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
         <v>97</v>
       </c>
       <c r="D237" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E237" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F237" t="s">
         <v>503</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="H237" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
         <v>102</v>
       </c>
       <c r="D238" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E238" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F238" t="s">
         <v>51</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="H238" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
         <v>107</v>
       </c>
       <c r="D239" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E239" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F239" t="s">
         <v>108</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="H239" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>112</v>
       </c>
       <c r="D240" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E240" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F240" t="s">
         <v>108</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="H240" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>117</v>
       </c>
       <c r="D241" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E241" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F241" t="s">
         <v>207</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="H241" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>121</v>
       </c>
       <c r="D242" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E242" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F242" t="s">
         <v>207</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="H242" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
         <v>125</v>
       </c>
       <c r="D243" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E243" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F243" t="s">
         <v>126</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="H243" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
         <v>130</v>
       </c>
       <c r="D244" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E244" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F244" t="s">
         <v>126</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="H244" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
         <v>134</v>
       </c>
       <c r="D245" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E245" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F245" t="s">
         <v>236</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="H245" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
         <v>138</v>
       </c>
       <c r="D246" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E246" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F246" t="s">
         <v>113</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="H246" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
         <v>142</v>
       </c>
       <c r="D247" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E247" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F247" t="s">
         <v>207</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="H247" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
         <v>146</v>
       </c>
       <c r="D248" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E248" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F248" t="s">
         <v>65</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="H248" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
         <v>151</v>
       </c>
       <c r="D249" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E249" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F249" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="H249" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
         <v>155</v>
       </c>
       <c r="D250" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E250" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F250" t="s">
         <v>51</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="H250" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
         <v>159</v>
       </c>
       <c r="D251" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E251" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F251" t="s">
         <v>108</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="H251" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
         <v>163</v>
       </c>
       <c r="D252" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E252" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F252" t="s">
         <v>113</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="H252" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>167</v>
       </c>
       <c r="D253" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E253" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F253" t="s">
         <v>13</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="H253" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
         <v>172</v>
       </c>
       <c r="D254" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E254" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F254" t="s">
         <v>56</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="H254" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
         <v>177</v>
       </c>
       <c r="D255" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E255" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F255" t="s">
         <v>236</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="H255" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
         <v>181</v>
       </c>
       <c r="D256" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E256" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F256" t="s">
         <v>503</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="H256" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
         <v>185</v>
       </c>
       <c r="D257" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E257" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F257" t="s">
         <v>126</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="H257" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
         <v>189</v>
       </c>
       <c r="D258" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E258" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F258" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="H258" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
         <v>193</v>
       </c>
       <c r="D259" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E259" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F259" t="s">
         <v>147</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="H259" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
         <v>197</v>
       </c>
       <c r="D260" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E260" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F260" t="s">
         <v>22</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="H260" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
         <v>10</v>
       </c>
       <c r="D261" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="E261" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F261" t="s">
         <v>56</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="H261" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
         <v>17</v>
       </c>
       <c r="D262" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="E262" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F262" t="s">
         <v>56</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="H262" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
         <v>21</v>
       </c>
       <c r="D263" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="E263" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F263" t="s">
         <v>56</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="H263" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
         <v>26</v>
       </c>
       <c r="D264" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="E264" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F264" t="s">
         <v>56</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="H264" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
         <v>30</v>
       </c>
       <c r="D265" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="E265" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F265" t="s">
         <v>56</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="H265" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
         <v>34</v>
       </c>
       <c r="D266" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="E266" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F266" t="s">
         <v>56</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="H266" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
         <v>10</v>
       </c>
       <c r="D267" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E267" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F267" t="s">
         <v>56</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H267" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
         <v>17</v>
       </c>
       <c r="D268" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E268" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F268" t="s">
         <v>56</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="H268" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
         <v>21</v>
       </c>
       <c r="D269" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E269" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F269" t="s">
         <v>56</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="H269" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
         <v>26</v>
       </c>
       <c r="D270" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E270" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F270" t="s">
         <v>147</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="H270" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
         <v>30</v>
       </c>
       <c r="D271" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E271" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F271" t="s">
         <v>147</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="H271" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
         <v>10</v>
       </c>
       <c r="D272" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="E272" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F272" t="s">
         <v>56</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="H272" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
         <v>17</v>
       </c>
       <c r="D273" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="E273" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F273" t="s">
         <v>56</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="H273" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
         <v>10</v>
       </c>
       <c r="D274" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E274" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F274" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="H274" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
         <v>34</v>
       </c>
       <c r="D275" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E275" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F275" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="H275" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
         <v>38</v>
       </c>
       <c r="D276" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E276" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F276" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="H276" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
         <v>134</v>
       </c>
       <c r="D277" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E277" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F277" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="H277" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
         <v>142</v>
       </c>
       <c r="D278" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E278" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F278" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="H278" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
         <v>163</v>
       </c>
       <c r="D279" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E279" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F279" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="H279" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
         <v>181</v>
       </c>
       <c r="D280" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E280" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F280" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="H280" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
         <v>215</v>
       </c>
       <c r="D281" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E281" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F281" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="H281" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
         <v>219</v>
       </c>
       <c r="D282" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E282" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F282" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="H282" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>235</v>
       </c>
       <c r="D283" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E283" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F283" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="H283" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
         <v>249</v>
       </c>
       <c r="D284" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E284" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F284" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H284" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
         <v>257</v>
       </c>
       <c r="D285" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E285" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F285" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="H285" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
         <v>278</v>
       </c>
       <c r="D286" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E286" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F286" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="H286" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
         <v>294</v>
       </c>
       <c r="D287" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E287" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F287" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="H287" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
         <v>322</v>
       </c>
       <c r="D288" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E288" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F288" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="H288" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
         <v>326</v>
       </c>
       <c r="D289" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E289" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F289" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="H289" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
         <v>334</v>
       </c>
       <c r="D290" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E290" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F290" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="H290" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>346</v>
       </c>
       <c r="D291" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E291" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F291" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="H291" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
         <v>350</v>
       </c>
       <c r="D292" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E292" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F292" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="H292" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
         <v>387</v>
       </c>
       <c r="D293" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E293" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F293" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="H293" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
         <v>60</v>
       </c>
       <c r="D294" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E294" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F294" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="H294" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
         <v>125</v>
       </c>
       <c r="D295" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E295" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F295" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="H295" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
         <v>219</v>
       </c>
       <c r="D296" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E296" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F296" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="H296" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
         <v>223</v>
       </c>
       <c r="D297" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E297" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F297" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="H297" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
         <v>17</v>
       </c>
       <c r="D298" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E298" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F298" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="H298" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
         <v>21</v>
       </c>
       <c r="D299" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E299" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F299" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="H299" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
         <v>26</v>
       </c>
       <c r="D300" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E300" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F300" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="H300" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
         <v>30</v>
       </c>
       <c r="D301" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E301" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F301" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="H301" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
         <v>42</v>
       </c>
       <c r="D302" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E302" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F302" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="H302" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
         <v>46</v>
       </c>
       <c r="D303" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E303" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F303" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="H303" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
         <v>50</v>
       </c>
       <c r="D304" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E304" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F304" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="H304" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
         <v>55</v>
       </c>
       <c r="D305" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E305" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F305" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="H305" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
         <v>60</v>
       </c>
       <c r="D306" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E306" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F306" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="H306" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
         <v>64</v>
       </c>
       <c r="D307" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E307" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F307" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="H307" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
         <v>69</v>
       </c>
       <c r="D308" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E308" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F308" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="H308" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
         <v>73</v>
       </c>
       <c r="D309" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E309" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F309" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="H309" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
         <v>77</v>
       </c>
       <c r="D310" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E310" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F310" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="H310" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
         <v>81</v>
       </c>
       <c r="D311" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E311" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F311" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="H311" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
         <v>85</v>
       </c>
       <c r="D312" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E312" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F312" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="H312" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
         <v>89</v>
       </c>
       <c r="D313" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E313" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F313" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="H313" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
         <v>93</v>
       </c>
       <c r="D314" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E314" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F314" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="H314" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
         <v>97</v>
       </c>
       <c r="D315" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E315" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F315" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="H315" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
         <v>102</v>
       </c>
       <c r="D316" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E316" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F316" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="H316" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
         <v>107</v>
       </c>
       <c r="D317" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E317" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F317" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="H317" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
         <v>112</v>
       </c>
       <c r="D318" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E318" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F318" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="H318" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
         <v>117</v>
       </c>
       <c r="D319" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E319" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F319" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="H319" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
         <v>121</v>
       </c>
       <c r="D320" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E320" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F320" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="H320" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
         <v>125</v>
       </c>
       <c r="D321" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E321" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F321" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="H321" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
         <v>130</v>
       </c>
       <c r="D322" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E322" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F322" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="H322" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
         <v>138</v>
       </c>
       <c r="D323" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E323" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F323" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="H323" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
         <v>146</v>
       </c>
       <c r="D324" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E324" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F324" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="H324" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
         <v>151</v>
       </c>
       <c r="D325" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E325" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F325" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="H325" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
         <v>155</v>
       </c>
       <c r="D326" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E326" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F326" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="H326" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
         <v>159</v>
       </c>
       <c r="D327" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E327" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F327" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="H327" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
         <v>167</v>
       </c>
       <c r="D328" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E328" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F328" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="H328" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
         <v>172</v>
       </c>
       <c r="D329" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E329" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F329" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="H329" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
         <v>177</v>
       </c>
       <c r="D330" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E330" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F330" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="H330" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
         <v>185</v>
       </c>
       <c r="D331" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E331" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F331" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="H331" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
         <v>189</v>
       </c>
       <c r="D332" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E332" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F332" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="H332" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
         <v>193</v>
       </c>
       <c r="D333" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E333" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F333" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="H333" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
         <v>197</v>
       </c>
       <c r="D334" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E334" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F334" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="H334" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
         <v>202</v>
       </c>
       <c r="D335" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E335" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F335" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="H335" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
         <v>206</v>
       </c>
       <c r="D336" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E336" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F336" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="H336" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
         <v>211</v>
       </c>
       <c r="D337" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E337" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F337" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="H337" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
         <v>223</v>
       </c>
       <c r="D338" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E338" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F338" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="H338" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
         <v>231</v>
       </c>
       <c r="D339" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E339" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F339" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="H339" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
         <v>240</v>
       </c>
       <c r="D340" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E340" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F340" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="H340" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
         <v>245</v>
       </c>
       <c r="D341" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E341" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F341" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="H341" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
         <v>253</v>
       </c>
       <c r="D342" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E342" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F342" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="H342" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
         <v>261</v>
       </c>
       <c r="D343" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E343" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F343" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="H343" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
         <v>265</v>
       </c>
       <c r="D344" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E344" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F344" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="H344" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
         <v>269</v>
       </c>
       <c r="D345" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E345" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F345" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="H345" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
         <v>273</v>
       </c>
       <c r="D346" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E346" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F346" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="H346" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
         <v>282</v>
       </c>
       <c r="D347" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E347" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F347" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="H347" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
         <v>286</v>
       </c>
       <c r="D348" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E348" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F348" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="H348" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
         <v>290</v>
       </c>
       <c r="D349" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E349" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F349" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="H349" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
         <v>298</v>
       </c>
       <c r="D350" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E350" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F350" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="H350" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
         <v>302</v>
       </c>
       <c r="D351" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E351" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F351" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="H351" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>306</v>
       </c>
       <c r="D352" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E352" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F352" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="H352" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
         <v>310</v>
       </c>
       <c r="D353" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E353" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F353" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="H353" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
         <v>314</v>
       </c>
       <c r="D354" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E354" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F354" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="H354" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
         <v>318</v>
       </c>
       <c r="D355" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E355" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F355" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="H355" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>330</v>
       </c>
       <c r="D356" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E356" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F356" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="H356" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>338</v>
       </c>
       <c r="D357" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E357" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F357" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="H357" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
         <v>342</v>
       </c>
       <c r="D358" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E358" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F358" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="H358" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
         <v>355</v>
       </c>
       <c r="D359" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E359" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F359" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="H359" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
         <v>359</v>
       </c>
       <c r="D360" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E360" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F360" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="H360" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
         <v>363</v>
       </c>
       <c r="D361" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E361" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F361" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="H361" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
         <v>367</v>
       </c>
       <c r="D362" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E362" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F362" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="H362" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
         <v>371</v>
       </c>
       <c r="D363" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E363" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F363" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="H363" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
         <v>375</v>
       </c>
       <c r="D364" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E364" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F364" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="H364" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
         <v>379</v>
       </c>
       <c r="D365" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E365" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F365" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="H365" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
         <v>383</v>
       </c>
       <c r="D366" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E366" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F366" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="H366" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
         <v>391</v>
       </c>
       <c r="D367" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E367" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F367" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="H367" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
         <v>395</v>
       </c>
       <c r="D368" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E368" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F368" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="H368" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
         <v>10</v>
       </c>
       <c r="D369" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E369" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F369" t="s">
         <v>503</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="H369" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
         <v>17</v>
       </c>
       <c r="D370" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E370" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F370" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="H370" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
         <v>21</v>
       </c>
       <c r="D371" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E371" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F371" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="H371" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
         <v>26</v>
       </c>
       <c r="D372" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E372" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F372" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="H372" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
         <v>30</v>
       </c>
       <c r="D373" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E373" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F373" t="s">
         <v>13</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="H373" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
         <v>34</v>
       </c>
       <c r="D374" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E374" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F374" t="s">
         <v>13</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="H374" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
         <v>38</v>
       </c>
       <c r="D375" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E375" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F375" t="s">
         <v>51</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="H375" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
         <v>42</v>
       </c>
       <c r="D376" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E376" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F376" t="s">
         <v>13</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="H376" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
         <v>46</v>
       </c>
       <c r="D377" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E377" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F377" t="s">
         <v>13</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="H377" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
         <v>50</v>
       </c>
       <c r="D378" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E378" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F378" t="s">
         <v>56</v>
       </c>
       <c r="G378" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H378" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
         <v>55</v>
       </c>
       <c r="D379" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E379" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F379" t="s">
         <v>113</v>
       </c>
       <c r="G379" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H379" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
         <v>64</v>
       </c>
       <c r="D380" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E380" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F380" t="s">
         <v>51</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="H380" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
         <v>69</v>
       </c>
       <c r="D381" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E381" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F381" t="s">
         <v>236</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="H381" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>73</v>
       </c>
       <c r="D382" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E382" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F382" t="s">
         <v>503</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="H382" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
         <v>77</v>
       </c>
       <c r="D383" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E383" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F383" t="s">
         <v>13</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="H383" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
         <v>81</v>
       </c>
       <c r="D384" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E384" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F384" t="s">
         <v>13</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H384" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
         <v>85</v>
       </c>
       <c r="D385" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E385" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F385" t="s">
         <v>51</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="H385" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
         <v>89</v>
       </c>
       <c r="D386" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E386" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F386" t="s">
         <v>51</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="H386" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
         <v>93</v>
       </c>
       <c r="D387" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E387" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F387" t="s">
         <v>207</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="H387" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
         <v>97</v>
       </c>
       <c r="D388" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E388" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F388" t="s">
         <v>108</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="H388" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
         <v>102</v>
       </c>
       <c r="D389" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E389" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F389" t="s">
         <v>147</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H389" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
         <v>107</v>
       </c>
       <c r="D390" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E390" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F390" t="s">
         <v>503</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="H390" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
         <v>112</v>
       </c>
       <c r="D391" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E391" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F391" t="s">
         <v>13</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="H391" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
         <v>117</v>
       </c>
       <c r="D392" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E392" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F392" t="s">
         <v>56</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="H392" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
         <v>121</v>
       </c>
       <c r="D393" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E393" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F393" t="s">
         <v>56</v>
       </c>
       <c r="G393" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H393" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
         <v>130</v>
       </c>
       <c r="D394" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E394" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F394" t="s">
         <v>51</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="H394" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
         <v>134</v>
       </c>
       <c r="D395" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E395" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F395" t="s">
         <v>126</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="H395" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
         <v>138</v>
       </c>
       <c r="D396" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E396" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F396" t="s">
         <v>13</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="H396" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
         <v>142</v>
       </c>
       <c r="D397" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E397" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F397" t="s">
         <v>13</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="H397" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
         <v>146</v>
       </c>
       <c r="D398" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E398" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F398" t="s">
         <v>236</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H398" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
         <v>151</v>
       </c>
       <c r="D399" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E399" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F399" t="s">
         <v>56</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="H399" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
         <v>155</v>
       </c>
       <c r="D400" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E400" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F400" t="s">
         <v>126</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H400" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
         <v>159</v>
       </c>
       <c r="D401" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E401" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F401" t="s">
         <v>126</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="H401" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
         <v>163</v>
       </c>
       <c r="D402" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E402" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F402" t="s">
         <v>13</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="H402" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
         <v>167</v>
       </c>
       <c r="D403" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E403" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F403" t="s">
         <v>126</v>
       </c>
       <c r="G403" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H403" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
         <v>172</v>
       </c>
       <c r="D404" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E404" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F404" t="s">
         <v>126</v>
       </c>
       <c r="G404" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H404" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
         <v>177</v>
       </c>
       <c r="D405" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E405" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F405" t="s">
         <v>51</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="H405" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
         <v>185</v>
       </c>
       <c r="D406" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E406" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F406" t="s">
         <v>236</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="H406" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
         <v>189</v>
       </c>
       <c r="D407" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E407" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F407" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="H407" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
         <v>193</v>
       </c>
       <c r="D408" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E408" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F408" t="s">
         <v>126</v>
       </c>
       <c r="G408" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H408" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
         <v>197</v>
       </c>
       <c r="D409" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E409" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F409" t="s">
         <v>126</v>
       </c>
       <c r="G409" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H409" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
         <v>202</v>
       </c>
       <c r="D410" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E410" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F410" t="s">
         <v>51</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="H410" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
         <v>206</v>
       </c>
       <c r="D411" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E411" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F411" t="s">
         <v>126</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="H411" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
         <v>211</v>
       </c>
       <c r="D412" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E412" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F412" t="s">
         <v>126</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="H412" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
         <v>215</v>
       </c>
       <c r="D413" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E413" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F413" t="s">
         <v>126</v>
       </c>
       <c r="G413" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H413" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
         <v>227</v>
       </c>
       <c r="D414" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E414" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F414" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="H414" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
         <v>231</v>
       </c>
       <c r="D415" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E415" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F415" t="s">
         <v>56</v>
       </c>
       <c r="G415" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H415" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
         <v>235</v>
       </c>
       <c r="D416" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E416" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F416" t="s">
         <v>236</v>
       </c>
       <c r="G416" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H416" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
         <v>240</v>
       </c>
       <c r="D417" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E417" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F417" t="s">
-        <v>13</v>
+        <v>1472</v>
       </c>
       <c r="G417" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H417" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
         <v>245</v>
       </c>
       <c r="D418" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E418" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F418" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="H418" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
         <v>249</v>
       </c>
       <c r="D419" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E419" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F419" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="H419" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
         <v>253</v>
       </c>
       <c r="D420" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E420" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F420" t="s">
         <v>13</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="H420" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
         <v>257</v>
       </c>
       <c r="D421" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E421" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="F421" t="s">
         <v>13</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="H421" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
         <v>10</v>
       </c>
       <c r="D422" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="E422" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="F422" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="H422" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
         <v>17</v>
       </c>
       <c r="D423" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="E423" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="F423" t="s">
         <v>108</v>
       </c>
       <c r="G423" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H423" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
         <v>21</v>
       </c>
       <c r="D424" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="E424" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="F424" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="G424" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H424" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
         <v>26</v>
       </c>
       <c r="D425" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="E425" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="F425" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="G425" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H425" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
         <v>10</v>
       </c>
       <c r="D426" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="E426" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="F426" t="s">
         <v>207</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="H426" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
         <v>17</v>
       </c>
       <c r="D427" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="E427" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="F427" t="s">
         <v>207</v>
       </c>
       <c r="G427" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H427" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
         <v>21</v>
       </c>
       <c r="D428" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="E428" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="F428" t="s">
         <v>147</v>
       </c>
       <c r="G428" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H428" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
         <v>26</v>
       </c>
       <c r="D429" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="E429" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="F429" t="s">
         <v>207</v>
       </c>
       <c r="G429" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H429" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
         <v>30</v>
       </c>
       <c r="D430" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="E430" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="F430" t="s">
         <v>108</v>
       </c>
       <c r="G430" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H430" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
         <v>34</v>
       </c>
       <c r="D431" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="E431" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="F431" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="H431" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
         <v>38</v>
       </c>
       <c r="D432" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="E432" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="F432" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="G432" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H432" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
         <v>10</v>
       </c>
       <c r="D433" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="E433" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="H433" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>