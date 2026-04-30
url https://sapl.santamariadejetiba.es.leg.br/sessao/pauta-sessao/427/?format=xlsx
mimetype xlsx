--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -93,51 +93,52 @@
   <si>
     <t>Projeto de Lei 04/2026, que cria  o Dia Municipal  do Teatro Paixão de Cristo, de forma ecumênica  entre as igrejas Católica e Luterana da comunidade de Recreio, no Município de  Santa Maria de Jetibá- ES.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo nº 6 de 2026</t>
   </si>
   <si>
     <t>Alvaro Gonçalves,Ilimar Vesper</t>
   </si>
   <si>
     <t>Projeto de Lei 06/2026, que denomina o CONTORNO ADOLPHO AUGUSTO JOÃO BOLDT, com início nas coordenadas -20.047093,-40.749392, e finalizando nas coordenadas -20.048711,-40.722300, em uma extensão  aproximada de 4 quilômetros, neste Município.</t>
   </si>
   <si>
     <t>Indicação nº 5 de 2026</t>
   </si>
   <si>
     <t>Indicação n°05/2026, indica que determine à Secretaria Municipal de Obras a realização de melhorias nas estradas rurais do destrito de São João do Garrafão.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de lei ordinária executivo nº 4 de 2026</t>
   </si>
   <si>
-    <t>PROJETO DE LEI Nº 004/2026 QUE ALTERA O ARTIGO 1º DA LEI Nº 2910, DE 18 DE JUNHO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>PROJETO DE LEI Nº 004/2026 QUE ALTERA O ARTIGO 1º DA LEI Nº 2910, DE 18 DE JUNHO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+(Fica o Chefe do Poder Executivo Municipal autorizado a adquirir uma área de terras em Barra do Rio Claro, em Santa Maria de Jetibá, Estado do Espírito Santo, confrontando-se por seus diversos lados com terras de Sidney Boldt e Sanderly Boldt Schimidt, Rosileia Ross da Felecidade, Mônica Ross, Satilino Brunow, Gelson Schulz, Relmute Ross e Artur Uhlig)</t>
   </si>
   <si>
     <t>INCLUSO NO EXPEDIENTE PARA LEITURA EM SESSÃO</t>
   </si>
   <si>
     <t>Indicação nº 2 de 2026</t>
   </si>
   <si>
     <t>Siguimar Schvanz</t>
   </si>
   <si>
     <t>Indicação nº 02/2026, indica o calçamento rural ou a pavimentação com revsol, em uma extensão de 1,7 km, ligando a rodovia ES-264 às comunidades do interior do município, no trecho que vai da comunidade de Rio Veado até Rio Plantoja, com acesso a outras localidades da região.</t>
   </si>
   <si>
     <t>Indicação nº 4 de 2026</t>
   </si>
   <si>
     <t>Indicação n° 04/2026, que indica a execução das obras de pavimentação da Rua Augusto Ott Franz Luiz Zaager.</t>
   </si>
   <si>
     <t>Indicação nº 6 de 2026</t>
   </si>
   <si>
     <t>Indicação n°06/2026, que indica a realização de melhorias estruturais na Escola Municipal Cabeceira do Rio Possmoser.</t>
   </si>